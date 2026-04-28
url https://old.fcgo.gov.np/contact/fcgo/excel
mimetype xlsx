--- v1 (2026-03-11)
+++ v2 (2026-04-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="296">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="310">
   <si>
     <t>शाखा / महशाखा</t>
   </si>
   <si>
     <t>क्र. स.</t>
   </si>
   <si>
     <t>पद</t>
   </si>
   <si>
     <t>पुरा नाम</t>
   </si>
   <si>
     <t>आन्तरिक</t>
   </si>
   <si>
     <t>फोन न.</t>
   </si>
   <si>
     <t>मोबाईल</t>
   </si>
   <si>
     <t>महालेखा नियन्त्रक कार्यकक्ष</t>
   </si>
   <si>
@@ -551,74 +551,86 @@
   <si>
     <t>९८४१६१७११२</t>
   </si>
   <si>
     <t>श्री दिपक कुमार दाहाल</t>
   </si>
   <si>
     <t>२२०</t>
   </si>
   <si>
     <t>९८५२८३५६११</t>
   </si>
   <si>
     <t>श्री कमला अर्याल</t>
   </si>
   <si>
     <t>९८६०३१९९९९</t>
   </si>
   <si>
     <t>श्री बिमला घिमिरे</t>
   </si>
   <si>
     <t>९८६९१००५३६</t>
   </si>
   <si>
+    <t>प्रणाली अनुसन्धान तथा विकास शाखा</t>
+  </si>
+  <si>
+    <t>यदुनाथ भट्टराई</t>
+  </si>
+  <si>
     <t>अन्तर सरकारी वित्त समन्वय शाखा</t>
   </si>
   <si>
     <t>श्री यज्ञ प्रसाद ढकाल</t>
   </si>
   <si>
     <t>९८५११८०३१०</t>
   </si>
   <si>
     <t>श्री अर्जुन पौड्याल</t>
   </si>
   <si>
     <t>९८४९२७३०८४</t>
   </si>
   <si>
     <t>सूचना प्रविधि अधिकृत (सूत्र सपोर्ट)</t>
   </si>
   <si>
     <t>श्री नारायण शर्मा</t>
   </si>
   <si>
     <t>९८५७०७३६७५</t>
   </si>
   <si>
+    <t>श्री दिलिप सरदार</t>
+  </si>
+  <si>
+    <t>९८४१४४८२४६</t>
+  </si>
+  <si>
     <t>श्री मिलन लुईटेल</t>
   </si>
   <si>
     <t>श्री पवन कुमार महतो</t>
   </si>
   <si>
     <t>९८४१५९८१४३</t>
   </si>
   <si>
     <t>श्री रमेश गेलाल</t>
   </si>
   <si>
     <t>९८५१०४०५७९</t>
   </si>
   <si>
     <t>श्री दिपेन्द्र पाल</t>
   </si>
   <si>
     <t>९८६७८१९४३०</t>
   </si>
   <si>
     <t>वित्तीय प्रतिवेदन शाखा</t>
   </si>
   <si>
     <t>श्री कृष्ण बहादुर अधिकारी</t>
@@ -644,111 +656,141 @@
   <si>
     <t>श्री सुमन खतिवडा</t>
   </si>
   <si>
     <t>९८६२००६१२६</t>
   </si>
   <si>
     <t>श्री दशरथ ओली</t>
   </si>
   <si>
     <t>९८५७८२४२४६</t>
   </si>
   <si>
     <t>श्री पम्फा खत्री</t>
   </si>
   <si>
     <t>९८४१०२७०७३</t>
   </si>
   <si>
     <t>सूचना प्रविधि शाखा</t>
   </si>
   <si>
     <t>उपमहालेखा नियन्त्रक</t>
   </si>
   <si>
-    <t>२४१</t>
+    <t>श्री यदुनाथ भट्टराई</t>
+  </si>
+  <si>
+    <t>014770394</t>
   </si>
   <si>
     <t>कम्प्युटर ईन्जिनियर</t>
   </si>
   <si>
     <t>श्री राजु श्रेष्ठ</t>
   </si>
   <si>
+    <t>कम्प्यूटर ईन्जिनियर</t>
+  </si>
+  <si>
+    <t>श्री कृष्ण शर्मा सुतिहार</t>
+  </si>
+  <si>
     <t>श्री आदर्श पण्डित</t>
   </si>
   <si>
-    <t>कम्प्यूटर ईन्जिनियर</t>
+    <t>श्री राम बहादुर थापा मगर</t>
   </si>
   <si>
     <t>श्री ऋतु पौडेल</t>
   </si>
   <si>
-    <t>९८६०४७९७०४</t>
-[...10 lines deleted...]
-  <si>
     <t>IT Technician</t>
   </si>
   <si>
     <t>श्री सुशील खड्का</t>
   </si>
   <si>
     <t>२१६</t>
   </si>
   <si>
     <t>९८४१६७०८२३</t>
   </si>
   <si>
-    <t>IT Officer (Provincial Support Center Surkhet)</t>
+    <t>IT Officer for Provincial Support – SuTRA</t>
+  </si>
+  <si>
+    <t>IT Officer for Provincial Support– PAMS</t>
   </si>
   <si>
     <t>श्री दृष्टि कडेल</t>
   </si>
   <si>
     <t>९८६९०५८६४८</t>
   </si>
   <si>
-    <t>IT Officer (Provincial Support Center Rupandehi)</t>
-[...8 lines deleted...]
-    <t>९८४१४४८२४६</t>
+    <t>IT Officer for Provincial Support – RMIS</t>
+  </si>
+  <si>
+    <t>श्री अर्जुन यादव</t>
+  </si>
+  <si>
+    <t>९८१९२६९९७४</t>
+  </si>
+  <si>
+    <t>IT Officer for Provincial Support – EFT</t>
+  </si>
+  <si>
+    <t>श्री रक्षा मिश्र</t>
+  </si>
+  <si>
+    <t>९७४४५७३६११</t>
+  </si>
+  <si>
+    <t>IT Officer for Provincial Support–SuTRA</t>
+  </si>
+  <si>
+    <t>Call Center Staff</t>
+  </si>
+  <si>
+    <t>श्री विजय चापागाईं</t>
+  </si>
+  <si>
+    <t>01-4771290</t>
+  </si>
+  <si>
+    <t>०१-४७७१२९०</t>
+  </si>
+  <si>
+    <t>श्री रिना खत्री</t>
+  </si>
+  <si>
+    <t>01-4771183</t>
+  </si>
+  <si>
+    <t>०१-४७७११८३</t>
   </si>
   <si>
     <t>आन्तरिक लेखापरिक्षण शाखा</t>
   </si>
   <si>
     <t>श्री रेजिना कोइराला</t>
   </si>
   <si>
     <t>२४३</t>
   </si>
   <si>
     <t>९८४१२५६७८०</t>
   </si>
   <si>
     <t>श्री पृथ्वीराज भुसाल</t>
   </si>
   <si>
     <t>२४४</t>
   </si>
   <si>
     <t>९८४१४७१५४३</t>
   </si>
   <si>
     <t>श्री भोलानाथ पौड्याल</t>
   </si>
@@ -1275,51 +1317,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I140"/>
+  <dimension ref="A1:I145"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C1" sqref="C1:C1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
@@ -2446,1148 +2488,1259 @@
         <v>175</v>
       </c>
       <c r="E69" s="1"/>
       <c r="F69" s="1"/>
       <c r="G69" s="1" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>9</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>177</v>
       </c>
       <c r="E70" s="1"/>
       <c r="F70" s="1"/>
       <c r="G70" s="1" t="s">
         <v>178</v>
       </c>
     </row>
+    <row r="71" spans="1:9">
+      <c r="A71" s="1" t="s">
+        <v>179</v>
+      </c>
+    </row>
     <row r="72" spans="1:9">
-      <c r="A72" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A72" s="1"/>
+      <c r="B72" s="1">
+        <v>1</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="E72" s="1"/>
+      <c r="F72" s="1"/>
+      <c r="G72" s="1"/>
     </row>
     <row r="73" spans="1:9">
-      <c r="A73" s="1"/>
-[...15 lines deleted...]
-      <c r="G73" s="1" t="s">
+      <c r="A73" s="1" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>11</v>
+        <v>66</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>169</v>
-[...3 lines deleted...]
-      <c r="G74" s="1"/>
+        <v>182</v>
+      </c>
+      <c r="E74" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="F74" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>183</v>
+      </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>182</v>
+        <v>169</v>
       </c>
       <c r="E75" s="1"/>
       <c r="F75" s="1"/>
-      <c r="G75" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G75" s="1"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>169</v>
+        <v>184</v>
       </c>
       <c r="E76" s="1"/>
       <c r="F76" s="1"/>
-      <c r="G76" s="1"/>
+      <c r="G76" s="1" t="s">
+        <v>185</v>
+      </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>184</v>
+        <v>11</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>185</v>
+        <v>169</v>
       </c>
       <c r="E77" s="1"/>
       <c r="F77" s="1"/>
-      <c r="G77" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G77" s="1"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>169</v>
+        <v>187</v>
       </c>
       <c r="E78" s="1"/>
       <c r="F78" s="1"/>
-      <c r="G78" s="1"/>
+      <c r="G78" s="1" t="s">
+        <v>188</v>
+      </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>77</v>
+        <v>186</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="E79" s="1"/>
-      <c r="F79" s="1"/>
-      <c r="G79" s="1"/>
+      <c r="F79" s="1">
+        <v>9841448246</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>190</v>
+      </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="E80" s="1"/>
       <c r="F80" s="1"/>
-      <c r="G80" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G80" s="1"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>150</v>
+        <v>77</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="E81" s="1"/>
       <c r="F81" s="1"/>
       <c r="G81" s="1" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>89</v>
+        <v>150</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="E82" s="1"/>
       <c r="F82" s="1"/>
       <c r="G82" s="1" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
     </row>
     <row r="83" spans="1:9">
-      <c r="A83" s="1" t="s">
-        <v>194</v>
+      <c r="A83" s="1"/>
+      <c r="B83" s="1">
+        <v>10</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="E83" s="1"/>
+      <c r="F83" s="1"/>
+      <c r="G83" s="1" t="s">
+        <v>197</v>
       </c>
     </row>
     <row r="84" spans="1:9">
-      <c r="A84" s="1"/>
-[...15 lines deleted...]
-      <c r="G84" s="1" t="s">
+      <c r="A84" s="1" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>11</v>
+        <v>66</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>169</v>
+        <v>199</v>
       </c>
       <c r="E85" s="1" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-      <c r="G85" s="1"/>
+        <v>200</v>
+      </c>
+      <c r="F85" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>202</v>
+      </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="E86" s="1"/>
+        <v>169</v>
+      </c>
+      <c r="E86" s="1" t="s">
+        <v>203</v>
+      </c>
       <c r="F86" s="1"/>
-      <c r="G86" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G86" s="1"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E87" s="1"/>
       <c r="F87" s="1"/>
       <c r="G87" s="1" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="E88" s="1"/>
       <c r="F88" s="1"/>
       <c r="G88" s="1" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>169</v>
+        <v>208</v>
       </c>
       <c r="E89" s="1"/>
       <c r="F89" s="1"/>
-      <c r="G89" s="1"/>
+      <c r="G89" s="1" t="s">
+        <v>209</v>
+      </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>19</v>
+        <v>77</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>206</v>
+        <v>169</v>
       </c>
       <c r="E90" s="1"/>
       <c r="F90" s="1"/>
-      <c r="G90" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G90" s="1"/>
     </row>
     <row r="91" spans="1:9">
-      <c r="A91" s="1" t="s">
-        <v>208</v>
+      <c r="A91" s="1"/>
+      <c r="B91" s="1">
+        <v>7</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="E91" s="1"/>
+      <c r="F91" s="1"/>
+      <c r="G91" s="1" t="s">
+        <v>211</v>
       </c>
     </row>
     <row r="92" spans="1:9">
-      <c r="A92" s="1"/>
-[...13 lines deleted...]
-      <c r="G92" s="1"/>
+      <c r="A92" s="1" t="s">
+        <v>212</v>
+      </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>11</v>
+        <v>213</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>169</v>
+        <v>214</v>
       </c>
       <c r="E93" s="1"/>
-      <c r="F93" s="1"/>
+      <c r="F93" s="1" t="s">
+        <v>215</v>
+      </c>
       <c r="G93" s="1"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="E94" s="1"/>
-      <c r="F94" s="1"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F94" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="G94" s="1"/>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>211</v>
+        <v>218</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="E95" s="1"/>
-      <c r="F95" s="1"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F95" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="G95" s="1"/>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="D96" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="E96" s="1"/>
+      <c r="F96" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="E96" s="1"/>
-[...3 lines deleted...]
-      </c>
+      <c r="G96" s="1"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="E97" s="1"/>
-      <c r="F97" s="1"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F97" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="G97" s="1"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="E98" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="F98" s="1"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E98" s="1"/>
+      <c r="F98" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="G98" s="1"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C99" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="D99" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="D99" s="1" t="s">
+      <c r="E99" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="E99" s="1"/>
-      <c r="F99" s="1"/>
+      <c r="F99" s="1">
+        <v>9841670823</v>
+      </c>
       <c r="G99" s="1" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>227</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="E100" s="1"/>
-      <c r="F100" s="1"/>
+      <c r="F100" s="1">
+        <v>9857073675</v>
+      </c>
       <c r="G100" s="1" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>228</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>229</v>
       </c>
       <c r="E101" s="1"/>
-      <c r="F101" s="1"/>
+      <c r="F101" s="1">
+        <v>9869058648</v>
+      </c>
       <c r="G101" s="1" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="102" spans="1:9">
-      <c r="A102" s="1" t="s">
+      <c r="A102" s="1"/>
+      <c r="B102" s="1">
+        <v>10</v>
+      </c>
+      <c r="C102" s="1" t="s">
         <v>231</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="E102" s="1"/>
+      <c r="F102" s="1">
+        <v>9819269974</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>233</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>66</v>
+        <v>234</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>232</v>
-[...4 lines deleted...]
-      <c r="F103" s="1"/>
+        <v>235</v>
+      </c>
+      <c r="E103" s="1"/>
+      <c r="F103" s="1">
+        <v>9744573611</v>
+      </c>
       <c r="G103" s="1" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>11</v>
+        <v>237</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>235</v>
-[...4 lines deleted...]
-      <c r="F104" s="1"/>
+        <v>189</v>
+      </c>
+      <c r="E104" s="1"/>
+      <c r="F104" s="1">
+        <v>9841448246</v>
+      </c>
       <c r="G104" s="1" t="s">
-        <v>237</v>
+        <v>190</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>11</v>
+        <v>238</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E105" s="1"/>
-      <c r="F105" s="1"/>
+      <c r="F105" s="1" t="s">
+        <v>240</v>
+      </c>
       <c r="G105" s="1" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>77</v>
+        <v>238</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E106" s="1"/>
-      <c r="F106" s="1"/>
+      <c r="F106" s="1" t="s">
+        <v>243</v>
+      </c>
       <c r="G106" s="1" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
     </row>
     <row r="107" spans="1:9">
-      <c r="A107" s="1"/>
-[...11 lines deleted...]
-      <c r="G107" s="1"/>
+      <c r="A107" s="1" t="s">
+        <v>245</v>
+      </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>242</v>
-[...1 lines deleted...]
-      <c r="E108" s="1"/>
+        <v>246</v>
+      </c>
+      <c r="E108" s="1" t="s">
+        <v>247</v>
+      </c>
       <c r="F108" s="1"/>
       <c r="G108" s="1" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>244</v>
-[...1 lines deleted...]
-      <c r="E109" s="1"/>
+        <v>249</v>
+      </c>
+      <c r="E109" s="1" t="s">
+        <v>250</v>
+      </c>
       <c r="F109" s="1"/>
       <c r="G109" s="1" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
     </row>
     <row r="110" spans="1:9">
-      <c r="A110" s="1" t="s">
-        <v>246</v>
+      <c r="A110" s="1"/>
+      <c r="B110" s="1">
+        <v>3</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="E110" s="1"/>
+      <c r="F110" s="1"/>
+      <c r="G110" s="1" t="s">
+        <v>253</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>247</v>
-[...3 lines deleted...]
-      </c>
+        <v>254</v>
+      </c>
+      <c r="E111" s="1"/>
       <c r="F111" s="1"/>
       <c r="G111" s="1" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>250</v>
+        <v>169</v>
       </c>
       <c r="E112" s="1"/>
       <c r="F112" s="1"/>
-      <c r="G112" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="G112" s="1"/>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="E113" s="1"/>
       <c r="F113" s="1"/>
       <c r="G113" s="1" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="E114" s="1"/>
       <c r="F114" s="1"/>
       <c r="G114" s="1" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
     </row>
     <row r="115" spans="1:9">
-      <c r="A115" s="1"/>
-[...12 lines deleted...]
-        <v>9851171656</v>
+      <c r="A115" s="1" t="s">
+        <v>260</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>89</v>
+        <v>66</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="E116" s="1" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="F116" s="1"/>
       <c r="G116" s="1" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="E117" s="1"/>
       <c r="F117" s="1"/>
-      <c r="G117" s="1" t="s">
-        <v>260</v>
+      <c r="G117" s="1">
+        <v>9761120330</v>
       </c>
     </row>
     <row r="118" spans="1:9">
-      <c r="A118" s="1" t="s">
-        <v>261</v>
+      <c r="A118" s="1"/>
+      <c r="B118" s="1">
+        <v>3</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="E118" s="1"/>
+      <c r="F118" s="1"/>
+      <c r="G118" s="1" t="s">
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>169</v>
+        <v>267</v>
       </c>
       <c r="E119" s="1"/>
-      <c r="F119" s="1" t="s">
-[...2 lines deleted...]
-      <c r="G119" s="1"/>
+      <c r="F119" s="1"/>
+      <c r="G119" s="1" t="s">
+        <v>268</v>
+      </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="E120" s="1"/>
       <c r="F120" s="1"/>
-      <c r="G120" s="1" t="s">
-        <v>263</v>
+      <c r="G120" s="1">
+        <v>9851171656</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="E121" s="1" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="F121" s="1"/>
       <c r="G121" s="1" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>77</v>
+        <v>19</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="E122" s="1"/>
       <c r="F122" s="1"/>
       <c r="G122" s="1" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
     </row>
     <row r="123" spans="1:9">
-      <c r="A123" s="1"/>
-[...12 lines deleted...]
-        <v>205</v>
+      <c r="A123" s="1" t="s">
+        <v>275</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>19</v>
+        <v>66</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>269</v>
+        <v>169</v>
       </c>
       <c r="E124" s="1"/>
-      <c r="F124" s="1"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F124" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="G124" s="1"/>
     </row>
     <row r="125" spans="1:9">
-      <c r="A125" s="1" t="s">
-        <v>271</v>
+      <c r="A125" s="1"/>
+      <c r="B125" s="1">
+        <v>2</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="E125" s="1"/>
+      <c r="F125" s="1"/>
+      <c r="G125" s="1" t="s">
+        <v>277</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>272</v>
+        <v>11</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="E126" s="1" t="s">
-        <v>274</v>
-[...4 lines deleted...]
-      <c r="G126" s="1"/>
+        <v>279</v>
+      </c>
+      <c r="F126" s="1"/>
+      <c r="G126" s="1" t="s">
+        <v>280</v>
+      </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="E127" s="1"/>
       <c r="F127" s="1"/>
       <c r="G127" s="1" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>169</v>
-[...3 lines deleted...]
-      </c>
+        <v>208</v>
+      </c>
+      <c r="E128" s="1"/>
       <c r="F128" s="1"/>
-      <c r="G128" s="1"/>
+      <c r="G128" s="1" t="s">
+        <v>209</v>
+      </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>77</v>
+        <v>19</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="E129" s="1"/>
       <c r="F129" s="1"/>
       <c r="G129" s="1" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
     </row>
     <row r="130" spans="1:9">
-      <c r="A130" s="1"/>
-[...12 lines deleted...]
-        <v>207</v>
+      <c r="A130" s="1" t="s">
+        <v>285</v>
       </c>
     </row>
     <row r="131" spans="1:9">
-      <c r="A131" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A131" s="1"/>
+      <c r="B131" s="1">
+        <v>1</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="E131" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="F131" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="G131" s="1"/>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>66</v>
+        <v>11</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>169</v>
-[...7 lines deleted...]
-      <c r="G132" s="1"/>
+        <v>290</v>
+      </c>
+      <c r="E132" s="1"/>
+      <c r="F132" s="1"/>
+      <c r="G132" s="1" t="s">
+        <v>291</v>
+      </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>283</v>
-[...1 lines deleted...]
-      <c r="E133" s="1"/>
+        <v>169</v>
+      </c>
+      <c r="E133" s="1" t="s">
+        <v>292</v>
+      </c>
       <c r="F133" s="1"/>
-      <c r="G133" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G133" s="1"/>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>19</v>
+        <v>77</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>63</v>
+        <v>293</v>
       </c>
       <c r="E134" s="1"/>
       <c r="F134" s="1"/>
       <c r="G134" s="1" t="s">
-        <v>64</v>
+        <v>294</v>
       </c>
     </row>
     <row r="135" spans="1:9">
-      <c r="A135" s="1" t="s">
-        <v>285</v>
+      <c r="A135" s="1"/>
+      <c r="B135" s="1">
+        <v>5</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="E135" s="1"/>
+      <c r="F135" s="1"/>
+      <c r="G135" s="1" t="s">
+        <v>211</v>
       </c>
     </row>
     <row r="136" spans="1:9">
-      <c r="A136" s="1"/>
-[...12 lines deleted...]
-        <v>287</v>
+      <c r="A136" s="1" t="s">
+        <v>295</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>86</v>
+        <v>66</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>87</v>
+        <v>169</v>
       </c>
       <c r="E137" s="1" t="s">
-        <v>288</v>
-[...4 lines deleted...]
-      </c>
+        <v>262</v>
+      </c>
+      <c r="F137" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="G137" s="1"/>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>290</v>
+        <v>297</v>
       </c>
       <c r="E138" s="1"/>
       <c r="F138" s="1"/>
       <c r="G138" s="1" t="s">
-        <v>291</v>
+        <v>298</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>292</v>
+        <v>63</v>
       </c>
       <c r="E139" s="1"/>
       <c r="F139" s="1"/>
       <c r="G139" s="1" t="s">
-        <v>293</v>
+        <v>64</v>
       </c>
     </row>
     <row r="140" spans="1:9">
-      <c r="A140" s="1"/>
-      <c r="B140" s="1">
+      <c r="A140" s="1" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9">
+      <c r="A141" s="1"/>
+      <c r="B141" s="1">
+        <v>1</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="E141" s="1"/>
+      <c r="F141" s="1"/>
+      <c r="G141" s="1" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9">
+      <c r="A142" s="1"/>
+      <c r="B142" s="1">
+        <v>2</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E142" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="F142" s="1"/>
+      <c r="G142" s="1" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9">
+      <c r="A143" s="1"/>
+      <c r="B143" s="1">
+        <v>3</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="E143" s="1"/>
+      <c r="F143" s="1"/>
+      <c r="G143" s="1" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9">
+      <c r="A144" s="1"/>
+      <c r="B144" s="1">
+        <v>4</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="E144" s="1"/>
+      <c r="F144" s="1"/>
+      <c r="G144" s="1" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9">
+      <c r="A145" s="1"/>
+      <c r="B145" s="1">
         <v>5</v>
       </c>
-      <c r="C140" s="1" t="s">
+      <c r="C145" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D140" s="1" t="s">
-[...5 lines deleted...]
-        <v>295</v>
+      <c r="D145" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="E145" s="1"/>
+      <c r="F145" s="1"/>
+      <c r="G145" s="1" t="s">
+        <v>309</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A7"/>
     <mergeCell ref="A8:A12"/>
     <mergeCell ref="A13:A17"/>
     <mergeCell ref="A18:A22"/>
     <mergeCell ref="A23:A39"/>
     <mergeCell ref="A40:A42"/>
     <mergeCell ref="A43:A48"/>
     <mergeCell ref="A49:A60"/>
     <mergeCell ref="A61:A70"/>
-    <mergeCell ref="A72:A82"/>
-[...7 lines deleted...]
-    <mergeCell ref="A135:A140"/>
+    <mergeCell ref="A71:A72"/>
+    <mergeCell ref="A73:A83"/>
+    <mergeCell ref="A84:A91"/>
+    <mergeCell ref="A92:A106"/>
+    <mergeCell ref="A107:A114"/>
+    <mergeCell ref="A115:A122"/>
+    <mergeCell ref="A123:A129"/>
+    <mergeCell ref="A130:A135"/>
+    <mergeCell ref="A136:A139"/>
+    <mergeCell ref="A140:A145"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>