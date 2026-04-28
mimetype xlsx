--- v2 (2026-03-13)
+++ v3 (2026-04-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="834">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="833">
   <si>
     <t>क्र. स.</t>
   </si>
   <si>
     <t>कार्यालय</t>
   </si>
   <si>
     <t>पद</t>
   </si>
   <si>
     <t>पुरा नाम</t>
   </si>
   <si>
     <t>क. स. न.</t>
   </si>
   <si>
     <t>फोन न.</t>
   </si>
   <si>
     <t>मोबाईल</t>
   </si>
   <si>
     <t>कैफियत</t>
   </si>
   <si>
@@ -2102,66 +2102,63 @@
   <si>
     <t>087 550061</t>
   </si>
   <si>
     <t>विष्णु बुढा</t>
   </si>
   <si>
     <t>मुन प्रसाद जैसी</t>
   </si>
   <si>
     <t>२०२८३५</t>
   </si>
   <si>
     <t>९८५८३९०२१४</t>
   </si>
   <si>
     <t>विर्ख बहादुर भण्डारी</t>
   </si>
   <si>
     <t>९८५८३६६७६६</t>
   </si>
   <si>
     <t>जुम्ला</t>
   </si>
   <si>
+    <t>श्री मिन बहादुर घर्तिमगर</t>
+  </si>
+  <si>
+    <t>087-520116</t>
+  </si>
+  <si>
+    <t>९८५८३२०३१६</t>
+  </si>
+  <si>
     <t>Manjit achami</t>
   </si>
   <si>
-    <t>श्री .</t>
-[...11 lines deleted...]
-    <t>सन्तोष चौलागाइ</t>
+    <t>द्रोणराज आचार्य</t>
   </si>
   <si>
     <t>जुना बुढा रावल</t>
   </si>
   <si>
     <t>जीबन बुढा</t>
   </si>
   <si>
     <t>मुगु</t>
   </si>
   <si>
     <t>श्री हरि अधिकारी</t>
   </si>
   <si>
     <t>087-460035</t>
   </si>
   <si>
     <t>धर्मराज न्यौपाने</t>
   </si>
   <si>
     <t>२२९४८६</t>
   </si>
   <si>
     <t>हुम्ला</t>
   </si>
@@ -2872,51 +2869,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I612"/>
+  <dimension ref="A1:I611"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C1" sqref="C1:C1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -10784,1648 +10781,1637 @@
     </row>
     <row r="506" spans="1:9">
       <c r="C506" t="s">
         <v>30</v>
       </c>
       <c r="D506" t="s">
         <v>693</v>
       </c>
       <c r="G506" t="s">
         <v>694</v>
       </c>
       <c r="H506" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="507" spans="1:9">
       <c r="A507">
         <v>66</v>
       </c>
       <c r="B507" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="508" spans="1:9">
       <c r="C508" t="s">
-        <v>9</v>
+        <v>60</v>
       </c>
       <c r="D508" t="s">
         <v>696</v>
       </c>
-      <c r="G508">
-        <v>9858320316</v>
+      <c r="F508" t="s">
+        <v>697</v>
+      </c>
+      <c r="G508" t="s">
+        <v>698</v>
       </c>
       <c r="H508" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="509" spans="1:9">
       <c r="C509" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="D509" t="s">
-        <v>697</v>
-[...2 lines deleted...]
-        <v>698</v>
+        <v>699</v>
+      </c>
+      <c r="G509">
+        <v>9858320316</v>
       </c>
       <c r="H509" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="510" spans="1:9">
       <c r="C510" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D510" t="s">
-        <v>699</v>
-[...1 lines deleted...]
-      <c r="G510" t="s">
         <v>700</v>
+      </c>
+      <c r="G510">
+        <v>9858034969</v>
       </c>
       <c r="H510" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="511" spans="1:9">
       <c r="C511" t="s">
-        <v>12</v>
+        <v>101</v>
       </c>
       <c r="D511" t="s">
         <v>701</v>
       </c>
+      <c r="E511">
+        <v>224310</v>
+      </c>
       <c r="G511">
-        <v>9858322116</v>
+        <v>9848313595</v>
       </c>
       <c r="H511" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="512" spans="1:9">
       <c r="C512" t="s">
-        <v>101</v>
+        <v>30</v>
       </c>
       <c r="D512" t="s">
         <v>702</v>
       </c>
-      <c r="E512">
-[...1 lines deleted...]
-      </c>
       <c r="G512">
-        <v>9848313595</v>
+        <v>9858322263</v>
       </c>
       <c r="H512" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="513" spans="1:9">
-      <c r="C513" t="s">
-[...2 lines deleted...]
-      <c r="D513" t="s">
+      <c r="A513">
+        <v>67</v>
+      </c>
+      <c r="B513" t="s">
         <v>703</v>
       </c>
-      <c r="G513">
-[...2 lines deleted...]
-      <c r="H513" t="s">
+    </row>
+    <row r="514" spans="1:9">
+      <c r="C514" t="s">
+        <v>9</v>
+      </c>
+      <c r="D514" t="s">
+        <v>704</v>
+      </c>
+      <c r="E514">
+        <v>234446</v>
+      </c>
+      <c r="F514" t="s">
+        <v>705</v>
+      </c>
+      <c r="G514">
+        <v>9858322035</v>
+      </c>
+      <c r="H514" t="s">
         <v>668</v>
-      </c>
-[...6 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="515" spans="1:9">
       <c r="C515" t="s">
-        <v>9</v>
+        <v>89</v>
       </c>
       <c r="D515" t="s">
-        <v>705</v>
-[...4 lines deleted...]
-      <c r="F515" t="s">
         <v>706</v>
       </c>
+      <c r="E515" t="s">
+        <v>707</v>
+      </c>
       <c r="G515">
-        <v>9858322035</v>
+        <v>9851363818</v>
       </c>
       <c r="H515" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="516" spans="1:9">
-      <c r="C516" t="s">
-[...5 lines deleted...]
-      <c r="E516" t="s">
+      <c r="A516">
+        <v>68</v>
+      </c>
+      <c r="B516" t="s">
         <v>708</v>
       </c>
-      <c r="G516">
-[...2 lines deleted...]
-      <c r="H516" t="s">
+    </row>
+    <row r="517" spans="1:9">
+      <c r="C517" t="s">
+        <v>36</v>
+      </c>
+      <c r="D517" t="s">
+        <v>709</v>
+      </c>
+      <c r="F517" t="s">
+        <v>710</v>
+      </c>
+      <c r="G517">
+        <v>9858320736</v>
+      </c>
+      <c r="H517" t="s">
         <v>668</v>
-      </c>
-[...6 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="518" spans="1:9">
       <c r="C518" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="D518" t="s">
-        <v>710</v>
-[...1 lines deleted...]
-      <c r="F518" t="s">
         <v>711</v>
       </c>
-      <c r="G518">
-        <v>9858320736</v>
+      <c r="E518" t="s">
+        <v>712</v>
       </c>
       <c r="H518" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="519" spans="1:9">
       <c r="C519" t="s">
-        <v>12</v>
+        <v>101</v>
       </c>
       <c r="D519" t="s">
-        <v>712</v>
-[...1 lines deleted...]
-      <c r="E519" t="s">
         <v>713</v>
+      </c>
+      <c r="G519">
+        <v>9868220069</v>
       </c>
       <c r="H519" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="520" spans="1:9">
       <c r="C520" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D520" t="s">
         <v>714</v>
       </c>
+      <c r="E520">
+        <v>228670</v>
+      </c>
       <c r="G520">
-        <v>9868220069</v>
+        <v>9848570037</v>
       </c>
       <c r="H520" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="521" spans="1:9">
-      <c r="C521" t="s">
-[...2 lines deleted...]
-      <c r="D521" t="s">
+      <c r="A521">
+        <v>69</v>
+      </c>
+      <c r="B521" t="s">
         <v>715</v>
       </c>
-      <c r="E521">
-[...5 lines deleted...]
-      <c r="H521" t="s">
+    </row>
+    <row r="522" spans="1:9">
+      <c r="C522" t="s">
+        <v>36</v>
+      </c>
+      <c r="D522" t="s">
+        <v>716</v>
+      </c>
+      <c r="E522">
+        <v>213898</v>
+      </c>
+      <c r="F522" t="s">
+        <v>717</v>
+      </c>
+      <c r="G522">
+        <v>9858320117</v>
+      </c>
+      <c r="H522" t="s">
         <v>668</v>
-      </c>
-[...6 lines deleted...]
-        <v>716</v>
       </c>
     </row>
     <row r="523" spans="1:9">
       <c r="C523" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="D523" t="s">
-        <v>717</v>
-[...4 lines deleted...]
-      <c r="F523" t="s">
         <v>718</v>
       </c>
+      <c r="E523" t="s">
+        <v>719</v>
+      </c>
       <c r="G523">
-        <v>9858320117</v>
+        <v>9858391117</v>
       </c>
       <c r="H523" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="524" spans="1:9">
       <c r="C524" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D524" t="s">
-        <v>719</v>
+        <v>649</v>
       </c>
       <c r="E524" t="s">
         <v>720</v>
       </c>
       <c r="G524">
-        <v>9858391117</v>
+        <v>9858088499</v>
       </c>
       <c r="H524" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="525" spans="1:9">
       <c r="C525" t="s">
         <v>12</v>
       </c>
       <c r="D525" t="s">
-        <v>649</v>
-[...1 lines deleted...]
-      <c r="E525" t="s">
         <v>721</v>
       </c>
+      <c r="E525">
+        <v>247226</v>
+      </c>
       <c r="G525">
-        <v>9858088499</v>
+        <v>9842251727</v>
       </c>
       <c r="H525" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="526" spans="1:9">
       <c r="C526" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D526" t="s">
         <v>722</v>
       </c>
-      <c r="E526">
-[...1 lines deleted...]
-      </c>
       <c r="G526">
-        <v>9842251727</v>
+        <v>9742959965</v>
       </c>
       <c r="H526" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="527" spans="1:9">
-      <c r="C527" t="s">
-[...2 lines deleted...]
-      <c r="D527" t="s">
+      <c r="A527">
+        <v>70</v>
+      </c>
+      <c r="B527" t="s">
         <v>723</v>
       </c>
-      <c r="G527">
-[...2 lines deleted...]
-      <c r="H527" t="s">
+    </row>
+    <row r="528" spans="1:9">
+      <c r="C528" t="s">
+        <v>36</v>
+      </c>
+      <c r="D528" t="s">
+        <v>724</v>
+      </c>
+      <c r="E528" t="s">
+        <v>725</v>
+      </c>
+      <c r="F528" t="s">
+        <v>726</v>
+      </c>
+      <c r="G528" t="s">
+        <v>727</v>
+      </c>
+      <c r="H528" t="s">
         <v>668</v>
-      </c>
-[...6 lines deleted...]
-        <v>724</v>
       </c>
     </row>
     <row r="529" spans="1:9">
       <c r="C529" t="s">
-        <v>36</v>
+        <v>101</v>
       </c>
       <c r="D529" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="E529" t="s">
-        <v>726</v>
-[...2 lines deleted...]
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="G529" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="H529" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="530" spans="1:9">
       <c r="C530" t="s">
         <v>101</v>
       </c>
       <c r="D530" t="s">
-        <v>729</v>
-[...4 lines deleted...]
-      <c r="G530" t="s">
         <v>731</v>
+      </c>
+      <c r="G530">
+        <v>9868165509</v>
       </c>
       <c r="H530" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="531" spans="1:9">
       <c r="C531" t="s">
-        <v>101</v>
+        <v>30</v>
       </c>
       <c r="D531" t="s">
         <v>732</v>
       </c>
-      <c r="G531">
-[...2 lines deleted...]
-      <c r="H531" t="s">
+      <c r="G531" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="532" spans="1:9">
+      <c r="A532">
+        <v>71</v>
+      </c>
+      <c r="B532" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="533" spans="1:9">
+      <c r="C533" t="s">
+        <v>22</v>
+      </c>
+      <c r="D533" t="s">
+        <v>735</v>
+      </c>
+      <c r="G533">
+        <v>9858050217</v>
+      </c>
+      <c r="H533" t="s">
         <v>668</v>
-      </c>
-[...17 lines deleted...]
-        <v>735</v>
       </c>
     </row>
     <row r="534" spans="1:9">
       <c r="C534" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D534" t="s">
         <v>736</v>
       </c>
+      <c r="E534">
+        <v>203847</v>
+      </c>
+      <c r="F534" t="s">
+        <v>737</v>
+      </c>
       <c r="G534">
-        <v>9858050217</v>
+        <v>9848293707</v>
       </c>
       <c r="H534" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="535" spans="1:9">
       <c r="C535" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="D535" t="s">
-        <v>737</v>
-[...4 lines deleted...]
-      <c r="F535" t="s">
         <v>738</v>
       </c>
       <c r="G535">
-        <v>9848293707</v>
+        <v>9858078972</v>
       </c>
       <c r="H535" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="536" spans="1:9">
       <c r="C536" t="s">
-        <v>12</v>
+        <v>54</v>
       </c>
       <c r="D536" t="s">
         <v>739</v>
       </c>
+      <c r="E536">
+        <v>202958</v>
+      </c>
       <c r="G536">
-        <v>9858078972</v>
+        <v>9858059200</v>
       </c>
       <c r="H536" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="537" spans="1:9">
       <c r="C537" t="s">
         <v>54</v>
       </c>
       <c r="D537" t="s">
         <v>740</v>
       </c>
-      <c r="E537">
-[...1 lines deleted...]
-      </c>
       <c r="G537">
-        <v>9858059200</v>
+        <v>9848048045</v>
       </c>
       <c r="H537" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="538" spans="1:9">
       <c r="C538" t="s">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="D538" t="s">
         <v>741</v>
       </c>
       <c r="G538">
-        <v>9848048045</v>
+        <v>9848167474</v>
       </c>
       <c r="H538" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="539" spans="1:9">
-      <c r="C539" t="s">
-[...2 lines deleted...]
-      <c r="D539" t="s">
+      <c r="A539">
+        <v>72</v>
+      </c>
+      <c r="B539" t="s">
         <v>742</v>
       </c>
-      <c r="G539">
-[...2 lines deleted...]
-      <c r="H539" t="s">
+    </row>
+    <row r="540" spans="1:9">
+      <c r="C540" t="s">
+        <v>60</v>
+      </c>
+      <c r="D540" t="s">
+        <v>743</v>
+      </c>
+      <c r="G540">
+        <v>9858053110</v>
+      </c>
+      <c r="H540" t="s">
         <v>668</v>
-      </c>
-[...6 lines deleted...]
-        <v>743</v>
       </c>
     </row>
     <row r="541" spans="1:9">
       <c r="C541" t="s">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="D541" t="s">
         <v>744</v>
       </c>
+      <c r="E541">
+        <v>215017</v>
+      </c>
+      <c r="F541" t="s">
+        <v>745</v>
+      </c>
       <c r="G541">
-        <v>9858053110</v>
+        <v>9860341776</v>
       </c>
       <c r="H541" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="542" spans="1:9">
       <c r="C542" t="s">
-        <v>36</v>
+        <v>171</v>
       </c>
       <c r="D542" t="s">
-        <v>745</v>
-[...4 lines deleted...]
-      <c r="F542" t="s">
         <v>746</v>
       </c>
       <c r="G542">
-        <v>9860341776</v>
+        <v>9858320363</v>
       </c>
       <c r="H542" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="543" spans="1:9">
       <c r="C543" t="s">
-        <v>171</v>
+        <v>15</v>
       </c>
       <c r="D543" t="s">
         <v>747</v>
       </c>
       <c r="G543">
-        <v>9858320363</v>
+        <v>9848031145</v>
       </c>
       <c r="H543" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="544" spans="1:9">
       <c r="C544" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D544" t="s">
         <v>748</v>
       </c>
       <c r="G544">
-        <v>9848031145</v>
+        <v>9858066668</v>
       </c>
       <c r="H544" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="545" spans="1:9">
       <c r="C545" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D545" t="s">
         <v>749</v>
       </c>
       <c r="G545">
-        <v>9858066668</v>
+        <v>9848041787</v>
       </c>
       <c r="H545" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="546" spans="1:9">
       <c r="C546" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D546" t="s">
         <v>750</v>
       </c>
       <c r="G546">
-        <v>9848041787</v>
+        <v>9858051278</v>
       </c>
       <c r="H546" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="547" spans="1:9">
       <c r="C547" t="s">
         <v>12</v>
       </c>
       <c r="D547" t="s">
         <v>751</v>
       </c>
+      <c r="E547">
+        <v>214484</v>
+      </c>
       <c r="G547">
-        <v>9858051278</v>
+        <v>9858051922</v>
       </c>
       <c r="H547" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="548" spans="1:9">
       <c r="C548" t="s">
         <v>12</v>
       </c>
       <c r="D548" t="s">
         <v>752</v>
       </c>
       <c r="E548">
-        <v>214484</v>
+        <v>196398</v>
       </c>
       <c r="G548">
-        <v>9858051922</v>
+        <v>9858051777</v>
       </c>
       <c r="H548" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="549" spans="1:9">
       <c r="C549" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="D549" t="s">
         <v>753</v>
       </c>
       <c r="E549">
-        <v>196398</v>
+        <v>228997</v>
       </c>
       <c r="G549">
-        <v>9858051777</v>
+        <v>9861048967</v>
       </c>
       <c r="H549" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="550" spans="1:9">
-      <c r="C550" t="s">
-[...2 lines deleted...]
-      <c r="D550" t="s">
+      <c r="A550">
+        <v>73</v>
+      </c>
+      <c r="B550" t="s">
         <v>754</v>
       </c>
-      <c r="E550">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="551" spans="1:9">
-      <c r="A551">
-[...2 lines deleted...]
-      <c r="B551" t="s">
+      <c r="C551" t="s">
+        <v>36</v>
+      </c>
+      <c r="D551" t="s">
         <v>755</v>
+      </c>
+      <c r="E551">
+        <v>217614</v>
+      </c>
+      <c r="F551" t="s">
+        <v>756</v>
+      </c>
+      <c r="G551">
+        <v>9860205547</v>
+      </c>
+      <c r="H551" t="s">
+        <v>757</v>
       </c>
     </row>
     <row r="552" spans="1:9">
       <c r="C552" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="D552" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="E552">
-        <v>217614</v>
-[...1 lines deleted...]
-      <c r="F552" t="s">
+        <v>127804</v>
+      </c>
+      <c r="G552">
+        <v>9848648255</v>
+      </c>
+      <c r="H552" t="s">
         <v>757</v>
-      </c>
-[...4 lines deleted...]
-        <v>758</v>
       </c>
     </row>
     <row r="553" spans="1:9">
       <c r="C553" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="D553" t="s">
         <v>759</v>
       </c>
       <c r="E553">
-        <v>127804</v>
+        <v>207318</v>
       </c>
       <c r="G553">
-        <v>9848648255</v>
+        <v>9868577991</v>
       </c>
       <c r="H553" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="554" spans="1:9">
-      <c r="C554" t="s">
-[...2 lines deleted...]
-      <c r="D554" t="s">
+      <c r="A554">
+        <v>74</v>
+      </c>
+      <c r="B554" t="s">
         <v>760</v>
       </c>
-      <c r="E554">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="555" spans="1:9">
-      <c r="A555">
-[...2 lines deleted...]
-      <c r="B555" t="s">
+      <c r="C555" t="s">
+        <v>9</v>
+      </c>
+      <c r="D555" t="s">
         <v>761</v>
+      </c>
+      <c r="E555">
+        <v>220352</v>
+      </c>
+      <c r="G555">
+        <v>9858491095</v>
+      </c>
+      <c r="H555" t="s">
+        <v>757</v>
       </c>
     </row>
     <row r="556" spans="1:9">
       <c r="C556" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="D556" t="s">
         <v>762</v>
       </c>
       <c r="E556">
-        <v>220352</v>
+        <v>162802</v>
       </c>
       <c r="G556">
-        <v>9858491095</v>
+        <v>9848589464</v>
       </c>
       <c r="H556" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="557" spans="1:9">
       <c r="C557" t="s">
         <v>101</v>
       </c>
       <c r="D557" t="s">
         <v>763</v>
       </c>
       <c r="E557">
-        <v>162802</v>
+        <v>227555</v>
       </c>
       <c r="G557">
-        <v>9848589464</v>
+        <v>9865812958</v>
       </c>
       <c r="H557" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="558" spans="1:9">
       <c r="C558" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
       <c r="D558" t="s">
         <v>764</v>
       </c>
       <c r="E558">
-        <v>227555</v>
+        <v>246134</v>
       </c>
       <c r="G558">
-        <v>9865812958</v>
+        <v>9848771970</v>
       </c>
       <c r="H558" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="559" spans="1:9">
       <c r="C559" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D559" t="s">
         <v>765</v>
       </c>
-      <c r="E559">
-[...3 lines deleted...]
-        <v>9848771970</v>
+      <c r="E559" t="s">
+        <v>766</v>
+      </c>
+      <c r="G559" t="s">
+        <v>767</v>
       </c>
       <c r="H559" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="560" spans="1:9">
-      <c r="C560" t="s">
-[...8 lines deleted...]
-      <c r="G560" t="s">
+      <c r="A560">
+        <v>75</v>
+      </c>
+      <c r="B560" t="s">
         <v>768</v>
       </c>
-      <c r="H560" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="561" spans="1:9">
-      <c r="A561">
-[...2 lines deleted...]
-      <c r="B561" t="s">
+      <c r="C561" t="s">
+        <v>60</v>
+      </c>
+      <c r="D561" t="s">
         <v>769</v>
+      </c>
+      <c r="E561">
+        <v>128098</v>
+      </c>
+      <c r="G561">
+        <v>9840294658</v>
+      </c>
+      <c r="H561" t="s">
+        <v>757</v>
       </c>
     </row>
     <row r="562" spans="1:9">
       <c r="C562" t="s">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="D562" t="s">
         <v>770</v>
       </c>
       <c r="E562">
-        <v>128098</v>
+        <v>250003</v>
       </c>
       <c r="G562">
-        <v>9840294658</v>
-[...2 lines deleted...]
-        <v>758</v>
+        <v>9865941537</v>
       </c>
     </row>
     <row r="563" spans="1:9">
       <c r="C563" t="s">
-        <v>36</v>
+        <v>101</v>
       </c>
       <c r="D563" t="s">
         <v>771</v>
       </c>
       <c r="E563">
-        <v>250003</v>
+        <v>195403</v>
       </c>
       <c r="G563">
-        <v>9865941537</v>
+        <v>9848737177</v>
+      </c>
+      <c r="H563" t="s">
+        <v>757</v>
       </c>
     </row>
     <row r="564" spans="1:9">
       <c r="C564" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
       <c r="D564" t="s">
         <v>772</v>
       </c>
       <c r="E564">
-        <v>195403</v>
+        <v>219236</v>
       </c>
       <c r="G564">
-        <v>9848737177</v>
+        <v>9865969395</v>
       </c>
       <c r="H564" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="565" spans="1:9">
       <c r="C565" t="s">
         <v>12</v>
       </c>
       <c r="D565" t="s">
         <v>773</v>
       </c>
       <c r="E565">
-        <v>219236</v>
+        <v>207446</v>
       </c>
       <c r="G565">
-        <v>9865969395</v>
+        <v>9848674878</v>
       </c>
       <c r="H565" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="566" spans="1:9">
       <c r="C566" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D566" t="s">
         <v>774</v>
       </c>
       <c r="E566">
-        <v>207446</v>
+        <v>246791</v>
       </c>
       <c r="G566">
-        <v>9848674878</v>
+        <v>9858491155</v>
       </c>
       <c r="H566" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="567" spans="1:9">
-      <c r="C567" t="s">
-[...2 lines deleted...]
-      <c r="D567" t="s">
+      <c r="A567">
+        <v>76</v>
+      </c>
+      <c r="B567" t="s">
         <v>775</v>
       </c>
-      <c r="E567">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="568" spans="1:9">
-      <c r="A568">
-[...2 lines deleted...]
-      <c r="B568" t="s">
+      <c r="C568" t="s">
+        <v>9</v>
+      </c>
+      <c r="D568" t="s">
         <v>776</v>
+      </c>
+      <c r="E568" t="s">
+        <v>777</v>
+      </c>
+      <c r="F568">
+        <v>9851198633</v>
+      </c>
+      <c r="H568" t="s">
+        <v>757</v>
       </c>
     </row>
     <row r="569" spans="1:9">
       <c r="C569" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D569" t="s">
-        <v>777</v>
-[...1 lines deleted...]
-      <c r="E569" t="s">
         <v>778</v>
       </c>
-      <c r="F569">
-        <v>9851198633</v>
+      <c r="E569">
+        <v>213371</v>
+      </c>
+      <c r="G569">
+        <v>9843447095</v>
       </c>
       <c r="H569" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="570" spans="1:9">
       <c r="C570" t="s">
         <v>12</v>
       </c>
       <c r="D570" t="s">
         <v>779</v>
       </c>
       <c r="E570">
-        <v>213371</v>
+        <v>238949</v>
       </c>
       <c r="G570">
-        <v>9843447095</v>
+        <v>9865609061</v>
       </c>
       <c r="H570" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="571" spans="1:9">
       <c r="C571" t="s">
         <v>12</v>
       </c>
       <c r="D571" t="s">
         <v>780</v>
       </c>
       <c r="E571">
-        <v>238949</v>
+        <v>234231</v>
       </c>
       <c r="G571">
-        <v>9865609061</v>
+        <v>9860933323</v>
       </c>
       <c r="H571" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="572" spans="1:9">
       <c r="C572" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D572" t="s">
+        <v>732</v>
+      </c>
+      <c r="G572">
+        <v>9848215340</v>
+      </c>
+      <c r="H572" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="573" spans="1:9">
+      <c r="A573">
+        <v>77</v>
+      </c>
+      <c r="B573" t="s">
         <v>781</v>
       </c>
-      <c r="E572">
-[...21 lines deleted...]
-      </c>
     </row>
     <row r="574" spans="1:9">
-      <c r="A574">
-[...2 lines deleted...]
-      <c r="B574" t="s">
+      <c r="C574" t="s">
+        <v>36</v>
+      </c>
+      <c r="D574" t="s">
         <v>782</v>
+      </c>
+      <c r="E574" t="s">
+        <v>783</v>
+      </c>
+      <c r="F574" t="s">
+        <v>784</v>
+      </c>
+      <c r="G574" t="s">
+        <v>785</v>
+      </c>
+      <c r="H574" t="s">
+        <v>757</v>
       </c>
     </row>
     <row r="575" spans="1:9">
       <c r="C575" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="D575" t="s">
-        <v>783</v>
-[...7 lines deleted...]
-      <c r="G575" t="s">
         <v>786</v>
       </c>
+      <c r="E575">
+        <v>151506</v>
+      </c>
+      <c r="G575">
+        <v>9848799446</v>
+      </c>
       <c r="H575" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="576" spans="1:9">
       <c r="C576" t="s">
         <v>12</v>
       </c>
       <c r="D576" t="s">
         <v>787</v>
       </c>
       <c r="E576">
-        <v>151506</v>
+        <v>202857</v>
       </c>
       <c r="G576">
-        <v>9848799446</v>
+        <v>9848888475</v>
       </c>
       <c r="H576" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="577" spans="1:9">
       <c r="C577" t="s">
         <v>12</v>
       </c>
       <c r="D577" t="s">
         <v>788</v>
       </c>
       <c r="E577">
-        <v>202857</v>
+        <v>200727</v>
       </c>
       <c r="G577">
-        <v>9848888475</v>
+        <v>9848300915</v>
       </c>
       <c r="H577" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="578" spans="1:9">
       <c r="C578" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="D578" t="s">
         <v>789</v>
       </c>
       <c r="E578">
-        <v>200727</v>
+        <v>246065</v>
       </c>
       <c r="G578">
-        <v>9848300915</v>
+        <v>246065</v>
       </c>
       <c r="H578" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="579" spans="1:9">
-      <c r="C579" t="s">
-[...2 lines deleted...]
-      <c r="D579" t="s">
+      <c r="A579">
+        <v>78</v>
+      </c>
+      <c r="B579" t="s">
         <v>790</v>
       </c>
-      <c r="E579">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="580" spans="1:9">
-      <c r="A580">
-[...2 lines deleted...]
-      <c r="B580" t="s">
+      <c r="C580" t="s">
+        <v>60</v>
+      </c>
+      <c r="D580" t="s">
         <v>791</v>
+      </c>
+      <c r="E580">
+        <v>184086</v>
+      </c>
+      <c r="F580" t="s">
+        <v>792</v>
+      </c>
+      <c r="G580">
+        <v>9868425942</v>
+      </c>
+      <c r="H580" t="s">
+        <v>757</v>
       </c>
     </row>
     <row r="581" spans="1:9">
       <c r="C581" t="s">
-        <v>60</v>
+        <v>9</v>
       </c>
       <c r="D581" t="s">
-        <v>792</v>
-[...2 lines deleted...]
-        <v>184086</v>
+        <v>793</v>
       </c>
       <c r="F581" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="G581">
-        <v>9868425942</v>
+        <v>9858781077</v>
       </c>
       <c r="H581" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="582" spans="1:9">
       <c r="C582" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="D582" t="s">
-        <v>794</v>
-[...1 lines deleted...]
-      <c r="F582" t="s">
         <v>795</v>
       </c>
       <c r="G582">
-        <v>9858781077</v>
+        <v>9861161494</v>
       </c>
       <c r="H582" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="583" spans="1:9">
       <c r="C583" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="D583" t="s">
+        <v>393</v>
+      </c>
+      <c r="E583" t="s">
         <v>796</v>
       </c>
-      <c r="G583">
-        <v>9861161494</v>
+      <c r="G583" t="s">
+        <v>797</v>
       </c>
       <c r="H583" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="584" spans="1:9">
       <c r="C584" t="s">
-        <v>12</v>
+        <v>45</v>
       </c>
       <c r="D584" t="s">
-        <v>393</v>
-[...4 lines deleted...]
-      <c r="G584" t="s">
         <v>798</v>
       </c>
+      <c r="G584">
+        <v>9868752884</v>
+      </c>
       <c r="H584" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="585" spans="1:9">
-      <c r="C585" t="s">
-[...2 lines deleted...]
-      <c r="D585" t="s">
+      <c r="A585">
+        <v>79</v>
+      </c>
+      <c r="B585" t="s">
         <v>799</v>
       </c>
-      <c r="G585">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="586" spans="1:9">
-      <c r="A586">
-[...2 lines deleted...]
-      <c r="B586" t="s">
+      <c r="C586" t="s">
+        <v>33</v>
+      </c>
+      <c r="D586" t="s">
         <v>800</v>
+      </c>
+      <c r="E586">
+        <v>201655</v>
+      </c>
+      <c r="F586" t="s">
+        <v>801</v>
+      </c>
+      <c r="G586">
+        <v>9858784495</v>
+      </c>
+      <c r="H586" t="s">
+        <v>757</v>
       </c>
     </row>
     <row r="587" spans="1:9">
       <c r="C587" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="D587" t="s">
+        <v>802</v>
+      </c>
+      <c r="E587">
+        <v>150515</v>
+      </c>
+      <c r="F587" t="s">
         <v>801</v>
       </c>
-      <c r="E587">
-[...4 lines deleted...]
-      </c>
       <c r="G587">
-        <v>9858784495</v>
+        <v>9865746254</v>
       </c>
       <c r="H587" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="588" spans="1:9">
       <c r="C588" t="s">
-        <v>9</v>
+        <v>72</v>
       </c>
       <c r="D588" t="s">
         <v>803</v>
       </c>
       <c r="E588">
-        <v>150515</v>
-[...2 lines deleted...]
-        <v>802</v>
+        <v>249687</v>
       </c>
       <c r="G588">
-        <v>9865746254</v>
+        <v>9769909840</v>
       </c>
       <c r="H588" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="589" spans="1:9">
       <c r="C589" t="s">
-        <v>72</v>
+        <v>15</v>
       </c>
       <c r="D589" t="s">
         <v>804</v>
       </c>
       <c r="E589">
-        <v>249687</v>
+        <v>156067</v>
       </c>
       <c r="G589">
-        <v>9769909840</v>
+        <v>9858784468</v>
       </c>
       <c r="H589" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="590" spans="1:9">
       <c r="C590" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D590" t="s">
         <v>805</v>
       </c>
-      <c r="E590">
-[...1 lines deleted...]
-      </c>
       <c r="G590">
-        <v>9858784468</v>
+        <v>9848734483</v>
       </c>
       <c r="H590" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="591" spans="1:9">
       <c r="C591" t="s">
         <v>12</v>
       </c>
       <c r="D591" t="s">
         <v>806</v>
       </c>
       <c r="G591">
-        <v>9848734483</v>
+        <v>9867875683</v>
       </c>
       <c r="H591" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="592" spans="1:9">
       <c r="C592" t="s">
-        <v>12</v>
+        <v>807</v>
       </c>
       <c r="D592" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="G592">
-        <v>9867875683</v>
+        <v>9858777403</v>
       </c>
       <c r="H592" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="593" spans="1:9">
       <c r="C593" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="D593" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="G593">
-        <v>9858777403</v>
+        <v>9848985373</v>
       </c>
       <c r="H593" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="594" spans="1:9">
       <c r="C594" t="s">
-        <v>810</v>
+        <v>809</v>
       </c>
       <c r="D594" t="s">
         <v>811</v>
       </c>
       <c r="G594">
-        <v>9848985373</v>
+        <v>9848766170</v>
       </c>
       <c r="H594" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="595" spans="1:9">
       <c r="C595" t="s">
-        <v>810</v>
+        <v>809</v>
       </c>
       <c r="D595" t="s">
         <v>812</v>
       </c>
       <c r="G595">
-        <v>9848766170</v>
+        <v>9746243469</v>
       </c>
       <c r="H595" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="596" spans="1:9">
-      <c r="C596" t="s">
-[...2 lines deleted...]
-      <c r="D596" t="s">
+      <c r="A596">
+        <v>80</v>
+      </c>
+      <c r="B596" t="s">
         <v>813</v>
       </c>
-      <c r="G596">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="597" spans="1:9">
-      <c r="A597">
-[...2 lines deleted...]
-      <c r="B597" t="s">
+      <c r="C597" t="s">
+        <v>33</v>
+      </c>
+      <c r="D597" t="s">
         <v>814</v>
+      </c>
+      <c r="F597" t="s">
+        <v>815</v>
+      </c>
+      <c r="G597" t="s">
+        <v>816</v>
+      </c>
+      <c r="H597" t="s">
+        <v>757</v>
       </c>
     </row>
     <row r="598" spans="1:9">
       <c r="C598" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D598" t="s">
+        <v>817</v>
+      </c>
+      <c r="E598">
+        <v>216177</v>
+      </c>
+      <c r="F598" t="s">
         <v>815</v>
       </c>
-      <c r="F598" t="s">
-[...3 lines deleted...]
-        <v>817</v>
+      <c r="G598">
+        <v>9862987253</v>
       </c>
       <c r="H598" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="599" spans="1:9">
       <c r="C599" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="D599" t="s">
         <v>818</v>
       </c>
       <c r="E599">
-        <v>216177</v>
-[...2 lines deleted...]
-        <v>816</v>
+        <v>155428</v>
       </c>
       <c r="G599">
-        <v>9862987253</v>
+        <v>9868576602</v>
       </c>
       <c r="H599" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="600" spans="1:9">
       <c r="C600" t="s">
-        <v>54</v>
+        <v>12</v>
       </c>
       <c r="D600" t="s">
         <v>819</v>
       </c>
       <c r="E600">
-        <v>155428</v>
+        <v>231624</v>
       </c>
       <c r="G600">
-        <v>9868576602</v>
+        <v>9848739430</v>
       </c>
       <c r="H600" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="601" spans="1:9">
       <c r="C601" t="s">
         <v>12</v>
       </c>
       <c r="D601" t="s">
         <v>820</v>
       </c>
-      <c r="E601">
-[...3 lines deleted...]
-        <v>9848739430</v>
+      <c r="G601" t="s">
+        <v>821</v>
       </c>
       <c r="H601" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="602" spans="1:9">
       <c r="C602" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="D602" t="s">
-        <v>821</v>
-[...1 lines deleted...]
-      <c r="G602" t="s">
         <v>822</v>
       </c>
+      <c r="E602">
+        <v>214424</v>
+      </c>
+      <c r="G602">
+        <v>9848809862</v>
+      </c>
       <c r="H602" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="603" spans="1:9">
-      <c r="C603" t="s">
-[...2 lines deleted...]
-      <c r="D603" t="s">
+      <c r="A603">
+        <v>81</v>
+      </c>
+      <c r="B603" t="s">
         <v>823</v>
       </c>
-      <c r="E603">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="604" spans="1:9">
-      <c r="A604">
-[...2 lines deleted...]
-      <c r="B604" t="s">
+      <c r="C604" t="s">
+        <v>60</v>
+      </c>
+      <c r="D604" t="s">
         <v>824</v>
+      </c>
+      <c r="E604">
+        <v>150515</v>
+      </c>
+      <c r="F604" t="s">
+        <v>825</v>
+      </c>
+      <c r="G604">
+        <v>9858421148</v>
+      </c>
+      <c r="H604" t="s">
+        <v>757</v>
       </c>
     </row>
     <row r="605" spans="1:9">
       <c r="C605" t="s">
-        <v>60</v>
+        <v>826</v>
       </c>
       <c r="D605" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="E605">
-        <v>150515</v>
-[...2 lines deleted...]
-        <v>826</v>
+        <v>118247</v>
       </c>
       <c r="G605">
-        <v>9858421148</v>
+        <v>9868143980</v>
       </c>
       <c r="H605" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="606" spans="1:9">
       <c r="C606" t="s">
-        <v>827</v>
+        <v>9</v>
       </c>
       <c r="D606" t="s">
         <v>828</v>
       </c>
       <c r="E606">
-        <v>118247</v>
+        <v>217782</v>
+      </c>
+      <c r="F606" t="s">
+        <v>829</v>
       </c>
       <c r="G606">
-        <v>9868143980</v>
+        <v>9843940332</v>
       </c>
       <c r="H606" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="607" spans="1:9">
       <c r="C607" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D607" t="s">
+        <v>830</v>
+      </c>
+      <c r="E607">
+        <v>199832</v>
+      </c>
+      <c r="F607" t="s">
         <v>829</v>
       </c>
-      <c r="E607">
-[...4 lines deleted...]
-      </c>
       <c r="G607">
-        <v>9843940332</v>
+        <v>9868446204</v>
       </c>
       <c r="H607" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="608" spans="1:9">
       <c r="C608" t="s">
         <v>12</v>
       </c>
       <c r="D608" t="s">
-        <v>831</v>
+        <v>423</v>
       </c>
       <c r="E608">
-        <v>199832</v>
+        <v>202729</v>
       </c>
       <c r="F608" t="s">
-        <v>830</v>
+        <v>829</v>
       </c>
       <c r="G608">
-        <v>9868446204</v>
+        <v>9848080822</v>
       </c>
       <c r="H608" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="609" spans="1:9">
       <c r="C609" t="s">
-        <v>12</v>
+        <v>45</v>
       </c>
       <c r="D609" t="s">
-        <v>423</v>
+        <v>762</v>
       </c>
       <c r="E609">
-        <v>202729</v>
-[...2 lines deleted...]
-        <v>830</v>
+        <v>196836</v>
       </c>
       <c r="G609">
-        <v>9848080822</v>
+        <v>9858425832</v>
       </c>
       <c r="H609" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="610" spans="1:9">
       <c r="C610" t="s">
         <v>45</v>
       </c>
       <c r="D610" t="s">
-        <v>763</v>
+        <v>831</v>
       </c>
       <c r="E610">
-        <v>196836</v>
+        <v>205048</v>
       </c>
       <c r="G610">
-        <v>9858425832</v>
+        <v>9849470082</v>
       </c>
       <c r="H610" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="611" spans="1:9">
       <c r="C611" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="D611" t="s">
         <v>832</v>
       </c>
       <c r="E611">
-        <v>205048</v>
+        <v>208491</v>
+      </c>
+      <c r="F611" t="s">
+        <v>829</v>
       </c>
       <c r="G611">
-        <v>9849470082</v>
+        <v>9848474014</v>
       </c>
       <c r="H611" t="s">
-        <v>758</v>
-[...19 lines deleted...]
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A6"/>
     <mergeCell ref="B2:B6"/>
     <mergeCell ref="A7:A12"/>
     <mergeCell ref="B7:B12"/>
     <mergeCell ref="A13:A20"/>
     <mergeCell ref="B13:B20"/>
     <mergeCell ref="A21:A27"/>
     <mergeCell ref="B21:B27"/>
     <mergeCell ref="A28:A33"/>
     <mergeCell ref="B28:B33"/>
     <mergeCell ref="A34:A41"/>
     <mergeCell ref="B34:B41"/>
     <mergeCell ref="A42:A48"/>
     <mergeCell ref="B42:B48"/>
     <mergeCell ref="A49:A56"/>
     <mergeCell ref="B49:B56"/>
     <mergeCell ref="A57:A61"/>
     <mergeCell ref="B57:B61"/>
     <mergeCell ref="A62:A73"/>
     <mergeCell ref="B62:B73"/>
@@ -12517,82 +12503,82 @@
     <mergeCell ref="B414:B421"/>
     <mergeCell ref="A422:A428"/>
     <mergeCell ref="B422:B428"/>
     <mergeCell ref="A429:A436"/>
     <mergeCell ref="B429:B436"/>
     <mergeCell ref="A437:A442"/>
     <mergeCell ref="B437:B442"/>
     <mergeCell ref="A443:A446"/>
     <mergeCell ref="B443:B446"/>
     <mergeCell ref="A447:A454"/>
     <mergeCell ref="B447:B454"/>
     <mergeCell ref="A455:A461"/>
     <mergeCell ref="B455:B461"/>
     <mergeCell ref="A462:A469"/>
     <mergeCell ref="B462:B469"/>
     <mergeCell ref="A470:A480"/>
     <mergeCell ref="B470:B480"/>
     <mergeCell ref="A481:A487"/>
     <mergeCell ref="B481:B487"/>
     <mergeCell ref="A488:A493"/>
     <mergeCell ref="B488:B493"/>
     <mergeCell ref="A494:A500"/>
     <mergeCell ref="B494:B500"/>
     <mergeCell ref="A501:A506"/>
     <mergeCell ref="B501:B506"/>
-    <mergeCell ref="A507:A513"/>
-[...30 lines deleted...]
-    <mergeCell ref="B604:B612"/>
+    <mergeCell ref="A507:A512"/>
+    <mergeCell ref="B507:B512"/>
+    <mergeCell ref="A513:A515"/>
+    <mergeCell ref="B513:B515"/>
+    <mergeCell ref="A516:A520"/>
+    <mergeCell ref="B516:B520"/>
+    <mergeCell ref="A521:A526"/>
+    <mergeCell ref="B521:B526"/>
+    <mergeCell ref="A527:A531"/>
+    <mergeCell ref="B527:B531"/>
+    <mergeCell ref="A532:A538"/>
+    <mergeCell ref="B532:B538"/>
+    <mergeCell ref="A539:A549"/>
+    <mergeCell ref="B539:B549"/>
+    <mergeCell ref="A550:A553"/>
+    <mergeCell ref="B550:B553"/>
+    <mergeCell ref="A554:A559"/>
+    <mergeCell ref="B554:B559"/>
+    <mergeCell ref="A560:A566"/>
+    <mergeCell ref="B560:B566"/>
+    <mergeCell ref="A567:A572"/>
+    <mergeCell ref="B567:B572"/>
+    <mergeCell ref="A573:A578"/>
+    <mergeCell ref="B573:B578"/>
+    <mergeCell ref="A579:A584"/>
+    <mergeCell ref="B579:B584"/>
+    <mergeCell ref="A585:A595"/>
+    <mergeCell ref="B585:B595"/>
+    <mergeCell ref="A596:A602"/>
+    <mergeCell ref="B596:B602"/>
+    <mergeCell ref="A603:A611"/>
+    <mergeCell ref="B603:B611"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>