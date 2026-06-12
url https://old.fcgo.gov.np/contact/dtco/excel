--- v3 (2026-04-28)
+++ v4 (2026-06-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="833">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="834">
   <si>
     <t>क्र. स.</t>
   </si>
   <si>
     <t>कार्यालय</t>
   </si>
   <si>
     <t>पद</t>
   </si>
   <si>
     <t>पुरा नाम</t>
   </si>
   <si>
     <t>क. स. न.</t>
   </si>
   <si>
     <t>फोन न.</t>
   </si>
   <si>
     <t>मोबाईल</t>
   </si>
   <si>
     <t>कैफियत</t>
   </si>
   <si>
@@ -638,54 +638,57 @@
   <si>
     <t>११६९२०</t>
   </si>
   <si>
     <t>033-520130</t>
   </si>
   <si>
     <t>रामनाथ साह</t>
   </si>
   <si>
     <t>खगेन्द्र राई</t>
   </si>
   <si>
     <t>१९९९०८</t>
   </si>
   <si>
     <t>दिपक सुर्खेती</t>
   </si>
   <si>
     <t>शंकर कुमार साह</t>
   </si>
   <si>
     <t>धनुषा</t>
   </si>
   <si>
-    <t>नवराज नेपाल</t>
+    <t>बुद्धराम मल्ल आले</t>
   </si>
   <si>
     <t>041-520337</t>
+  </si>
+  <si>
+    <t>984-1454684</t>
   </si>
   <si>
     <t>जितेन्द्र कार्की</t>
   </si>
   <si>
     <t>हेमेन्द्र कुमार पंडित</t>
   </si>
   <si>
     <t>दिपेश कुमार चौधरी</t>
   </si>
   <si>
     <t>राज कुमार पौडेल</t>
   </si>
   <si>
     <t>बैद्यनाथ महतो</t>
   </si>
   <si>
     <t>१९१७२७</t>
   </si>
   <si>
     <t>महोत्तरी</t>
   </si>
   <si>
     <t>बाल कृष्ण अधिकारी</t>
   </si>
@@ -4899,7519 +4902,7519 @@
       <c r="H129" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130">
         <v>17</v>
       </c>
       <c r="B130" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="C131" t="s">
         <v>33</v>
       </c>
       <c r="D131" t="s">
         <v>208</v>
       </c>
       <c r="E131">
         <v>176291</v>
       </c>
       <c r="F131" t="s">
         <v>209</v>
       </c>
-      <c r="G131">
-        <v>9841741721</v>
+      <c r="G131" t="s">
+        <v>210</v>
       </c>
       <c r="H131" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="C132" t="s">
         <v>9</v>
       </c>
       <c r="D132" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E132">
         <v>234822</v>
       </c>
       <c r="F132">
         <v>9860925701</v>
       </c>
       <c r="H132" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="C133" t="s">
         <v>12</v>
       </c>
       <c r="D133" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E133">
         <v>233631</v>
       </c>
       <c r="F133" t="s">
         <v>209</v>
       </c>
       <c r="G133">
         <v>9857823244</v>
       </c>
       <c r="H133" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="C134" t="s">
         <v>15</v>
       </c>
       <c r="D134" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F134" t="s">
         <v>209</v>
       </c>
       <c r="G134">
         <v>9844990738</v>
       </c>
       <c r="H134" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="C135" t="s">
         <v>18</v>
       </c>
       <c r="D135" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E135">
         <v>227001</v>
       </c>
       <c r="F135" t="s">
         <v>209</v>
       </c>
       <c r="G135">
         <v>9867972075</v>
       </c>
       <c r="H135" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="C136" t="s">
         <v>45</v>
       </c>
       <c r="D136" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E136" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F136" t="s">
         <v>209</v>
       </c>
       <c r="G136">
         <v>9844318814</v>
       </c>
       <c r="H136" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137">
         <v>18</v>
       </c>
       <c r="B137" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="C138" t="s">
         <v>33</v>
       </c>
       <c r="D138" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E138">
         <v>152793</v>
       </c>
       <c r="F138" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="G138">
         <v>9854031058</v>
       </c>
       <c r="H138" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="C139" t="s">
         <v>36</v>
       </c>
       <c r="D139" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E139">
         <v>215147</v>
       </c>
       <c r="G139">
         <v>9860201097</v>
       </c>
       <c r="H139" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="C140" t="s">
         <v>12</v>
       </c>
       <c r="D140" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E140">
         <v>217651</v>
       </c>
       <c r="F140" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="G140">
         <v>9854032553</v>
       </c>
       <c r="H140" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="C141" t="s">
         <v>12</v>
       </c>
       <c r="D141" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E141" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F141" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="G141" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="H141" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="C142" t="s">
         <v>76</v>
       </c>
       <c r="D142" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E142">
         <v>192399</v>
       </c>
       <c r="G142" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="H142" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143">
         <v>19</v>
       </c>
       <c r="B143" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="C144" t="s">
         <v>33</v>
       </c>
       <c r="D144" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E144">
         <v>151906</v>
       </c>
       <c r="F144" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="G144">
         <v>9854038140</v>
       </c>
       <c r="H144" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="C145" t="s">
         <v>9</v>
       </c>
       <c r="D145" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E145" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G145">
         <v>9844693611</v>
       </c>
       <c r="H145" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="C146" t="s">
         <v>15</v>
       </c>
       <c r="D146" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E146" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="G146" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="H146" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="C147" t="s">
         <v>12</v>
       </c>
       <c r="D147" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E147">
         <v>213757</v>
       </c>
       <c r="G147">
         <v>9843183060</v>
       </c>
       <c r="H147" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="C148" t="s">
         <v>12</v>
       </c>
       <c r="D148" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E148">
         <v>211860</v>
       </c>
       <c r="G148">
         <v>9844252698</v>
       </c>
       <c r="H148" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149">
         <v>20</v>
       </c>
       <c r="B149" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="C150" t="s">
         <v>33</v>
       </c>
       <c r="D150" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="F150" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G150">
         <v>9855011197</v>
       </c>
       <c r="H150" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="C151" t="s">
         <v>9</v>
       </c>
       <c r="D151" t="s">
+        <v>240</v>
+      </c>
+      <c r="E151" t="s">
+        <v>241</v>
+      </c>
+      <c r="F151" t="s">
         <v>239</v>
-      </c>
-[...4 lines deleted...]
-        <v>238</v>
       </c>
       <c r="G151">
         <v>9867472427</v>
       </c>
       <c r="H151" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="C152" t="s">
         <v>12</v>
       </c>
       <c r="D152" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E152">
         <v>218728</v>
       </c>
       <c r="F152" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G152">
         <v>9852680908</v>
       </c>
       <c r="H152" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="C153" t="s">
         <v>12</v>
       </c>
       <c r="D153" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="E153" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F153" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G153">
         <v>9855045662</v>
       </c>
       <c r="H153" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="C154" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D154" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F154" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G154">
         <v>9855047398</v>
       </c>
       <c r="H154" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="C155" t="s">
         <v>30</v>
       </c>
       <c r="D155" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="F155" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G155">
         <v>9829000616</v>
       </c>
       <c r="H155" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="C156" t="s">
         <v>15</v>
       </c>
       <c r="D156" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F156" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G156">
         <v>9855041660</v>
       </c>
       <c r="H156" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157">
         <v>21</v>
       </c>
       <c r="B157" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="C158" t="s">
         <v>33</v>
       </c>
       <c r="D158" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E158" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="F158" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="G158">
         <v>9855049011</v>
       </c>
       <c r="H158" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="C159" t="s">
         <v>36</v>
       </c>
       <c r="D159" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E159" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="G159">
         <v>9843953889</v>
       </c>
       <c r="H159" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="C160" t="s">
         <v>12</v>
       </c>
       <c r="D160" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="G160">
         <v>9858420401</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="C161" t="s">
         <v>76</v>
       </c>
       <c r="D161" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E161">
         <v>219070</v>
       </c>
       <c r="H161" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="C162" t="s">
         <v>89</v>
       </c>
       <c r="D162" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="G162">
         <v>9855045189</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="C163" t="s">
         <v>12</v>
       </c>
       <c r="D163" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E163">
         <v>247130</v>
       </c>
       <c r="H163" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164">
         <v>22</v>
       </c>
       <c r="B164" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="C165" t="s">
         <v>33</v>
       </c>
       <c r="D165" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E165">
         <v>170216</v>
       </c>
       <c r="F165" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G165">
         <v>9855025357</v>
       </c>
       <c r="H165" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="C166" t="s">
         <v>27</v>
       </c>
       <c r="D166" t="s">
+        <v>262</v>
+      </c>
+      <c r="F166" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="G166">
         <v>9855055813</v>
       </c>
       <c r="H166" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="C167" t="s">
         <v>36</v>
       </c>
       <c r="D167" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E167">
         <v>234418</v>
       </c>
       <c r="F167" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G167">
         <v>9845666130</v>
       </c>
       <c r="H167" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="C168" t="s">
         <v>12</v>
       </c>
       <c r="D168" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E168">
         <v>213416</v>
       </c>
       <c r="F168" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G168">
         <v>9855035403</v>
       </c>
       <c r="H168" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="C169" t="s">
         <v>12</v>
       </c>
       <c r="D169" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E169" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F169" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G169" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="H169" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="C170" t="s">
         <v>15</v>
       </c>
       <c r="D170" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E170">
         <v>202346</v>
       </c>
       <c r="F170" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G170">
         <v>9863923830</v>
       </c>
       <c r="H170" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="C171" t="s">
         <v>12</v>
       </c>
       <c r="D171" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="F171" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G171">
         <v>9842271507</v>
       </c>
       <c r="H171" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="C172" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D172" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="F172" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G172">
         <v>9845311321</v>
       </c>
       <c r="H172" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="C173" t="s">
         <v>18</v>
       </c>
       <c r="D173" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F173" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G173">
         <v>9845739115</v>
       </c>
       <c r="H173" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="C174" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D174" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="F174" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G174">
         <v>9845554824</v>
       </c>
       <c r="H174" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="C175" t="s">
         <v>194</v>
       </c>
       <c r="D175" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F175" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G175">
         <v>9745546504</v>
       </c>
       <c r="H175" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="C176" t="s">
         <v>194</v>
       </c>
       <c r="D176" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="F176" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G176">
         <v>9818528414</v>
       </c>
       <c r="H176" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="C177" t="s">
         <v>194</v>
       </c>
       <c r="D177" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="F177" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G177">
         <v>9811880227</v>
       </c>
       <c r="H177" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="C178" t="s">
         <v>194</v>
       </c>
       <c r="D178" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F178" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G178">
         <v>9840609332</v>
       </c>
       <c r="H178" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179">
         <v>23</v>
       </c>
       <c r="B179" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="C180" t="s">
         <v>60</v>
       </c>
       <c r="D180" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F180" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="G180">
         <v>9841311100</v>
       </c>
       <c r="H180" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="C181" t="s">
         <v>36</v>
       </c>
       <c r="D181" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E181" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="F181" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="G181">
         <v>9854045085</v>
       </c>
       <c r="H181" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="C182" t="s">
         <v>45</v>
       </c>
       <c r="D182" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E182">
         <v>182263</v>
       </c>
       <c r="G182">
         <v>9852851209</v>
       </c>
       <c r="H182" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="C183" t="s">
         <v>12</v>
       </c>
       <c r="D183" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E183">
         <v>234515</v>
       </c>
       <c r="G183">
         <v>9854045220</v>
       </c>
       <c r="H183" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="C184" t="s">
         <v>12</v>
       </c>
       <c r="D184" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E184">
         <v>214475</v>
       </c>
       <c r="G184">
         <v>9851161010</v>
       </c>
       <c r="H184" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="C185" t="s">
         <v>12</v>
       </c>
       <c r="D185" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E185" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G185" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="H185" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186">
         <v>24</v>
       </c>
       <c r="B186" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="C187" t="s">
         <v>33</v>
       </c>
       <c r="D187" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E187" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="F187" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="G187">
         <v>9851231863</v>
       </c>
       <c r="H187" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="C188" t="s">
         <v>36</v>
       </c>
       <c r="D188" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E188">
         <v>209072</v>
       </c>
       <c r="F188" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="G188">
         <v>9854043170</v>
       </c>
       <c r="H188" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="C189" t="s">
         <v>12</v>
       </c>
       <c r="D189" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E189" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="G189" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="H189" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="C190" t="s">
         <v>12</v>
       </c>
       <c r="D190" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E190">
         <v>192276</v>
       </c>
       <c r="G190">
         <v>9844044874</v>
       </c>
       <c r="H190" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="C191" t="s">
         <v>12</v>
       </c>
       <c r="D191" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="E191">
         <v>200726</v>
       </c>
       <c r="G191">
         <v>9845656300</v>
       </c>
       <c r="H191" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="C192" t="s">
         <v>12</v>
       </c>
       <c r="D192" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E192">
         <v>205310</v>
       </c>
       <c r="G192">
         <v>9846515028</v>
       </c>
       <c r="H192" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="C193" t="s">
         <v>12</v>
       </c>
       <c r="D193" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E193">
         <v>219416</v>
       </c>
       <c r="G193">
         <v>9862026498</v>
       </c>
       <c r="H193" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="C194" t="s">
         <v>18</v>
       </c>
       <c r="D194" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="E194">
         <v>246104</v>
       </c>
       <c r="G194" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="H194" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195">
         <v>25</v>
       </c>
       <c r="B195" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="C196" t="s">
         <v>33</v>
       </c>
       <c r="D196" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="E196">
         <v>131830</v>
       </c>
       <c r="F196" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="G196">
         <v>9854041766</v>
       </c>
       <c r="H196" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="C197" t="s">
         <v>36</v>
       </c>
       <c r="D197" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E197">
         <v>249648</v>
       </c>
       <c r="F197" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="G197">
         <v>9854034066</v>
       </c>
       <c r="H197" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="C198" t="s">
         <v>45</v>
       </c>
       <c r="D198" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="E198">
         <v>197863</v>
       </c>
       <c r="G198">
         <v>9844096567</v>
       </c>
       <c r="H198" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="C199" t="s">
         <v>45</v>
       </c>
       <c r="D199" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E199">
         <v>168144</v>
       </c>
       <c r="G199">
         <v>9844092444</v>
       </c>
       <c r="H199" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="C200" t="s">
         <v>12</v>
       </c>
       <c r="D200" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E200">
         <v>202748</v>
       </c>
       <c r="G200">
         <v>9849700566</v>
       </c>
       <c r="H200" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="C201" t="s">
         <v>12</v>
       </c>
       <c r="D201" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E201">
         <v>205027</v>
       </c>
       <c r="G201">
         <v>9844225780</v>
       </c>
       <c r="H201" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="C202" t="s">
         <v>18</v>
       </c>
       <c r="D202" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="E202">
         <v>246798</v>
       </c>
       <c r="G202">
         <v>9865509329</v>
       </c>
       <c r="H202" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203">
         <v>26</v>
       </c>
       <c r="B203" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="C204" t="s">
         <v>33</v>
       </c>
       <c r="D204" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E204">
         <v>212758</v>
       </c>
       <c r="F204" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="G204">
         <v>9841398495</v>
       </c>
       <c r="H204" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="C205" t="s">
         <v>38</v>
       </c>
       <c r="D205" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E205">
         <v>209643</v>
       </c>
       <c r="G205">
         <v>9841975258</v>
       </c>
       <c r="H205" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="C206" t="s">
         <v>9</v>
       </c>
       <c r="D206" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="E206">
         <v>115410</v>
       </c>
       <c r="F206" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="G206">
         <v>9864297345</v>
       </c>
       <c r="H206" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="C207" t="s">
         <v>12</v>
       </c>
       <c r="D207" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="E207">
         <v>199903</v>
       </c>
       <c r="G207">
         <v>9841755867</v>
       </c>
       <c r="H207" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="C208" t="s">
         <v>12</v>
       </c>
       <c r="D208" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E208">
         <v>213453</v>
       </c>
       <c r="G208">
         <v>9845496770</v>
       </c>
       <c r="H208" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="C209" t="s">
         <v>18</v>
       </c>
       <c r="D209" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="E209">
         <v>246068</v>
       </c>
       <c r="G209">
         <v>9868560509</v>
       </c>
       <c r="H209" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210">
         <v>27</v>
       </c>
       <c r="B210" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="C211" t="s">
         <v>33</v>
       </c>
       <c r="D211" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="F211" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="G211">
         <v>9851237774</v>
       </c>
       <c r="H211" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="C212" t="s">
         <v>36</v>
       </c>
       <c r="D212" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E212" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="G212">
         <v>9867544316</v>
       </c>
       <c r="H212" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="C213" t="s">
         <v>45</v>
       </c>
       <c r="D213" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="G213">
         <v>9842076164</v>
       </c>
       <c r="H213" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="C214" t="s">
         <v>12</v>
       </c>
       <c r="D214" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E214">
         <v>5</v>
       </c>
       <c r="G214">
         <v>9851209697</v>
       </c>
       <c r="H214" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="C215" t="s">
         <v>12</v>
       </c>
       <c r="D215" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="E215">
         <v>235024</v>
       </c>
       <c r="G215">
         <v>9849233408</v>
       </c>
       <c r="H215" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216">
         <v>28</v>
       </c>
       <c r="B216" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="C217" t="s">
         <v>33</v>
       </c>
       <c r="D217" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E217" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F217" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="G217">
         <v>9851109894</v>
       </c>
       <c r="H217" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="C218" t="s">
         <v>9</v>
       </c>
       <c r="D218" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E218">
         <v>247169</v>
       </c>
       <c r="G218">
         <v>9861039135</v>
       </c>
       <c r="H218" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="C219" t="s">
         <v>12</v>
       </c>
       <c r="D219" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="G219">
         <v>9848478069</v>
       </c>
       <c r="H219" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="C220" t="s">
         <v>12</v>
       </c>
       <c r="D220" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="G220">
         <v>9847693495</v>
       </c>
       <c r="H220" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221">
         <v>29</v>
       </c>
       <c r="B221" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="C222" t="s">
         <v>33</v>
       </c>
       <c r="D222" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F222" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="G222">
         <v>9851168339</v>
       </c>
       <c r="H222" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="C223" t="s">
         <v>36</v>
       </c>
       <c r="D223" t="s">
+        <v>340</v>
+      </c>
+      <c r="F223" t="s">
         <v>339</v>
       </c>
-      <c r="F223" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G223" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="H223" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="C224" t="s">
         <v>45</v>
       </c>
       <c r="D224" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E224">
         <v>199412</v>
       </c>
       <c r="G224">
         <v>9855086932</v>
       </c>
       <c r="H224" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="C225" t="s">
         <v>101</v>
       </c>
       <c r="D225" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="G225">
         <v>9851106650</v>
       </c>
       <c r="H225" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="C226" t="s">
         <v>12</v>
       </c>
       <c r="D226" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="G226" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="H226" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="C227" t="s">
         <v>12</v>
       </c>
       <c r="D227" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="E227">
         <v>244504</v>
       </c>
       <c r="G227">
         <v>9808558964</v>
       </c>
       <c r="H227" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="C228" t="s">
         <v>18</v>
       </c>
       <c r="D228" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="G228" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="H228" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229">
         <v>30</v>
       </c>
       <c r="B229" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="C230" t="s">
         <v>33</v>
       </c>
       <c r="D230" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E230">
         <v>198195</v>
       </c>
       <c r="F230" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="G230">
         <v>9851172740</v>
       </c>
       <c r="H230" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="C231" t="s">
         <v>36</v>
       </c>
       <c r="D231" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="E231">
         <v>229757</v>
       </c>
       <c r="F231" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="G231">
         <v>9851336911</v>
       </c>
       <c r="H231" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="C232" t="s">
         <v>12</v>
       </c>
       <c r="D232" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="E232">
         <v>155334</v>
       </c>
       <c r="G232">
         <v>9851243737</v>
       </c>
       <c r="H232" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="C233" t="s">
         <v>12</v>
       </c>
       <c r="D233" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="G233">
         <v>9813477291</v>
       </c>
       <c r="H233" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="C234" t="s">
         <v>12</v>
       </c>
       <c r="D234" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E234">
         <v>246747</v>
       </c>
       <c r="G234">
         <v>9848243869</v>
       </c>
       <c r="H234" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="C235" t="s">
         <v>12</v>
       </c>
       <c r="D235" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="G235">
         <v>9841641529</v>
       </c>
       <c r="H235" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="C236" t="s">
         <v>18</v>
       </c>
       <c r="D236" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="E236">
         <v>245921</v>
       </c>
       <c r="G236">
         <v>9845739115</v>
       </c>
       <c r="H236" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237">
         <v>31</v>
       </c>
       <c r="B237" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="C238" t="s">
         <v>33</v>
       </c>
       <c r="D238" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="F238" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G238">
         <v>9855082729</v>
       </c>
       <c r="H238" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="C239" t="s">
         <v>9</v>
       </c>
       <c r="D239" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="F239" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="G239">
         <v>9855092231</v>
       </c>
       <c r="H239" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="C240" t="s">
         <v>171</v>
       </c>
       <c r="D240" t="s">
+        <v>363</v>
+      </c>
+      <c r="F240" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G240">
         <v>9855076842</v>
       </c>
       <c r="H240" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="C241" t="s">
         <v>12</v>
       </c>
       <c r="D241" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="E241">
         <v>152787</v>
       </c>
       <c r="G241">
         <v>9845654545</v>
       </c>
       <c r="H241" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="C242" t="s">
         <v>76</v>
       </c>
       <c r="D242" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="G242">
         <v>9855064554</v>
       </c>
       <c r="H242" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="C243" t="s">
         <v>15</v>
       </c>
       <c r="D243" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="F243" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="G243">
         <v>9845089595</v>
       </c>
       <c r="H243" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="C244" t="s">
         <v>12</v>
       </c>
       <c r="D244" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="E244">
         <v>204274</v>
       </c>
       <c r="G244">
         <v>9848305382</v>
       </c>
       <c r="H244" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="C245" t="s">
         <v>89</v>
       </c>
       <c r="D245" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="G245">
         <v>9845736482</v>
       </c>
       <c r="H245" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246">
         <v>32</v>
       </c>
       <c r="B246" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="C247" t="s">
         <v>33</v>
       </c>
       <c r="D247" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="F247" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="G247">
         <v>9855030571</v>
       </c>
       <c r="H247" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="C248" t="s">
         <v>9</v>
       </c>
       <c r="D248" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="G248">
         <v>9855013571</v>
       </c>
       <c r="H248" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="C249" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D249" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="H249" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="C250" t="s">
         <v>76</v>
       </c>
       <c r="D250" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="F250" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="G250">
         <v>9855068506</v>
       </c>
       <c r="H250" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="C251" t="s">
         <v>76</v>
       </c>
       <c r="D251" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="G251">
         <v>9865407812</v>
       </c>
       <c r="H251" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="C252" t="s">
         <v>12</v>
       </c>
       <c r="D252" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="G252">
         <v>9849384983</v>
       </c>
       <c r="H252" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="C253" t="s">
         <v>12</v>
       </c>
       <c r="D253" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E253">
         <v>213714</v>
       </c>
       <c r="G253">
         <v>9845464339</v>
       </c>
       <c r="H253" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="C254" t="s">
         <v>89</v>
       </c>
       <c r="D254" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="H254" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255">
         <v>33</v>
       </c>
       <c r="B255" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="C256" t="s">
         <v>33</v>
       </c>
       <c r="D256" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="F256" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="G256">
         <v>9851047738</v>
       </c>
       <c r="H256" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="C257" t="s">
         <v>36</v>
       </c>
       <c r="D257" t="s">
+        <v>383</v>
+      </c>
+      <c r="F257" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
       <c r="G257">
         <v>9849421603</v>
       </c>
       <c r="H257" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="C258" t="s">
         <v>141</v>
       </c>
       <c r="D258" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="E258">
         <v>187584</v>
       </c>
       <c r="G258">
         <v>9843047194</v>
       </c>
       <c r="H258" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="C259" t="s">
         <v>45</v>
       </c>
       <c r="D259" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="E259">
         <v>170191</v>
       </c>
       <c r="G259">
         <v>9849806134</v>
       </c>
       <c r="H259" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="C260" t="s">
         <v>45</v>
       </c>
       <c r="D260" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="E260">
         <v>202565</v>
       </c>
       <c r="G260">
         <v>9852052950</v>
       </c>
       <c r="H260" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="C261" t="s">
         <v>12</v>
       </c>
       <c r="D261" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="E261">
         <v>210215</v>
       </c>
       <c r="G261">
         <v>9849281671</v>
       </c>
       <c r="H261" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="C262" t="s">
         <v>12</v>
       </c>
       <c r="D262" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="G262">
         <v>9851151002</v>
       </c>
       <c r="H262" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="C263" t="s">
         <v>12</v>
       </c>
       <c r="D263" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="E263">
         <v>191203</v>
       </c>
       <c r="G263">
         <v>9851258002</v>
       </c>
       <c r="H263" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="C264" t="s">
         <v>18</v>
       </c>
       <c r="D264" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E264">
         <v>218926</v>
       </c>
       <c r="G264">
         <v>9848715544</v>
       </c>
       <c r="H264" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265">
         <v>34</v>
       </c>
       <c r="B265" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="C266" t="s">
         <v>33</v>
       </c>
       <c r="D266" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F266">
         <v>5525913</v>
       </c>
       <c r="G266">
         <v>9841457031</v>
       </c>
       <c r="H266" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="C267" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="D267" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="G267">
         <v>9849083069</v>
       </c>
       <c r="H267" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="C268" t="s">
         <v>36</v>
       </c>
       <c r="D268" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F268">
         <v>5525913</v>
       </c>
       <c r="G268">
         <v>9847105139</v>
       </c>
       <c r="H268" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="C269" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D269" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="G269">
         <v>9848438134</v>
       </c>
       <c r="H269" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="C270" t="s">
         <v>45</v>
       </c>
       <c r="D270" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="G270">
         <v>9857063143</v>
       </c>
       <c r="H270" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="C271" t="s">
         <v>101</v>
       </c>
       <c r="D271" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="G271">
         <v>9849498458</v>
       </c>
       <c r="H271" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="C272" t="s">
         <v>101</v>
       </c>
       <c r="D272" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="G272">
         <v>9846192430</v>
       </c>
       <c r="H272" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="C273" t="s">
         <v>12</v>
       </c>
       <c r="D273" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="G273">
         <v>9852857000</v>
       </c>
       <c r="H273" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="C274" t="s">
         <v>12</v>
       </c>
       <c r="D274" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="G274">
         <v>9849442700</v>
       </c>
       <c r="H274" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="C275" t="s">
         <v>12</v>
       </c>
       <c r="D275" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="G275">
         <v>9848305382</v>
       </c>
       <c r="H275" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="C276" t="s">
         <v>18</v>
       </c>
       <c r="D276" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="G276">
         <v>9864423710</v>
       </c>
       <c r="H276" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277">
         <v>35</v>
       </c>
       <c r="B277" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="C278" t="s">
         <v>33</v>
       </c>
       <c r="D278" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="F278" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="G278">
         <v>9841200731</v>
       </c>
       <c r="H278" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="C279" t="s">
         <v>36</v>
       </c>
       <c r="D279" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="F279">
         <v>4227850</v>
       </c>
       <c r="G279">
         <v>9848547647</v>
       </c>
       <c r="H279" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="C280" t="s">
         <v>27</v>
       </c>
       <c r="D280" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="G280">
         <v>9851099249</v>
       </c>
       <c r="H280" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="C281" t="s">
         <v>45</v>
       </c>
       <c r="D281" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="G281">
         <v>9847632720</v>
       </c>
       <c r="H281" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="C282" t="s">
         <v>45</v>
       </c>
       <c r="D282" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="G282">
         <v>9858320068</v>
       </c>
       <c r="H282" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="C283" t="s">
         <v>45</v>
       </c>
       <c r="D283" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G283">
         <v>9857068131</v>
       </c>
       <c r="H283" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="C284" t="s">
         <v>12</v>
       </c>
       <c r="D284" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G284">
         <v>9852840504</v>
       </c>
       <c r="H284" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="C285" t="s">
         <v>12</v>
       </c>
       <c r="D285" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="G285">
         <v>9858044334</v>
       </c>
       <c r="H285" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="C286" t="s">
         <v>12</v>
       </c>
       <c r="D286" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="G286">
         <v>9847467274</v>
       </c>
       <c r="H286" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="C287" t="s">
         <v>18</v>
       </c>
       <c r="D287" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="G287">
         <v>9841978702</v>
       </c>
       <c r="H287" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288">
         <v>36</v>
       </c>
       <c r="B288" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="C289" t="s">
         <v>33</v>
       </c>
       <c r="D289" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="F289">
         <v>4200472</v>
       </c>
       <c r="G289">
         <v>9851012748</v>
       </c>
       <c r="H289" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="C290" t="s">
         <v>36</v>
       </c>
       <c r="D290" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="F290">
         <v>4200472</v>
       </c>
       <c r="G290">
         <v>9841381416</v>
       </c>
       <c r="H290" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="C291" t="s">
         <v>141</v>
       </c>
       <c r="D291" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="G291">
         <v>9851027377</v>
       </c>
       <c r="H291" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="C292" t="s">
         <v>45</v>
       </c>
       <c r="D292" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="G292">
         <v>9848057097</v>
       </c>
       <c r="H292" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="C293" t="s">
         <v>45</v>
       </c>
       <c r="D293" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="G293">
         <v>9861613161</v>
       </c>
       <c r="H293" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="C294" t="s">
         <v>12</v>
       </c>
       <c r="D294" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="G294">
         <v>9856073731</v>
       </c>
       <c r="H294" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="C295" t="s">
         <v>12</v>
       </c>
       <c r="D295" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="G295">
         <v>9857650105</v>
       </c>
       <c r="H295" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="C296" t="s">
         <v>18</v>
       </c>
       <c r="D296" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G296">
         <v>9849599369</v>
       </c>
       <c r="H296" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297">
         <v>37</v>
       </c>
       <c r="B297" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="C298" t="s">
         <v>33</v>
       </c>
       <c r="D298" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="E298">
         <v>186241</v>
       </c>
       <c r="F298">
         <v>4415796</v>
       </c>
       <c r="G298">
         <v>9841384535</v>
       </c>
       <c r="H298" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="C299" t="s">
         <v>38</v>
       </c>
       <c r="D299" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="F299">
         <v>4415796</v>
       </c>
       <c r="G299">
         <v>9851202576</v>
       </c>
       <c r="H299" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="C300" t="s">
         <v>36</v>
       </c>
       <c r="D300" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="F300">
         <v>4415796</v>
       </c>
       <c r="G300">
         <v>9841374507</v>
       </c>
       <c r="H300" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="C301" t="s">
         <v>45</v>
       </c>
       <c r="D301" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="G301">
         <v>9851193001</v>
       </c>
       <c r="H301" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="C302" t="s">
         <v>45</v>
       </c>
       <c r="D302" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="G302">
         <v>9846056177</v>
       </c>
       <c r="H302" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="C303" t="s">
         <v>12</v>
       </c>
       <c r="D303" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="G303">
         <v>9841981547</v>
       </c>
       <c r="H303" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="C304" t="s">
         <v>12</v>
       </c>
       <c r="D304" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="G304">
         <v>9842580398</v>
       </c>
       <c r="H304" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305">
         <v>38</v>
       </c>
       <c r="B305" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="C306" t="s">
         <v>33</v>
       </c>
       <c r="D306" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="F306">
         <v>4232314</v>
       </c>
       <c r="G306">
         <v>9851275140</v>
       </c>
       <c r="H306" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="C307" t="s">
         <v>141</v>
       </c>
       <c r="D307" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="G307">
         <v>9841738511</v>
       </c>
       <c r="H307" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="C308" t="s">
         <v>36</v>
       </c>
       <c r="D308" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="F308">
         <v>4232314</v>
       </c>
       <c r="G308">
         <v>9841091515</v>
       </c>
       <c r="H308" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="C309" t="s">
         <v>45</v>
       </c>
       <c r="D309" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E309">
         <v>196130</v>
       </c>
       <c r="G309">
         <v>9844819311</v>
       </c>
       <c r="H309" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="C310" t="s">
         <v>101</v>
       </c>
       <c r="D310" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="G310">
         <v>985</v>
       </c>
       <c r="H310" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="C311" t="s">
         <v>45</v>
       </c>
       <c r="D311" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="G311">
         <v>98560</v>
       </c>
       <c r="H311" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="C312" t="s">
         <v>12</v>
       </c>
       <c r="D312" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="G312">
         <v>9854040607</v>
       </c>
       <c r="H312" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="C313" t="s">
         <v>12</v>
       </c>
       <c r="D313" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="G313">
         <v>9842848489</v>
       </c>
       <c r="H313" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="C314" t="s">
         <v>12</v>
       </c>
       <c r="D314" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="G314">
         <v>9841667386</v>
       </c>
       <c r="H314" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="C315" t="s">
         <v>89</v>
       </c>
       <c r="D315" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="G315">
         <v>9860273853</v>
       </c>
       <c r="H315" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316">
         <v>39</v>
       </c>
       <c r="B316" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="C317" t="s">
         <v>33</v>
       </c>
       <c r="D317" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="E317">
         <v>121129</v>
       </c>
       <c r="F317">
         <v>4228586</v>
       </c>
       <c r="G317">
         <v>9841384747</v>
       </c>
       <c r="H317" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="C318" t="s">
         <v>38</v>
       </c>
       <c r="D318" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="F318">
         <v>4228586</v>
       </c>
       <c r="G318">
         <v>9855076371</v>
       </c>
       <c r="H318" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="C319" t="s">
         <v>36</v>
       </c>
       <c r="D319" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E319">
         <v>244317</v>
       </c>
       <c r="F319">
         <v>4228586</v>
       </c>
       <c r="G319">
         <v>9841967829</v>
       </c>
       <c r="H319" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="C320" t="s">
         <v>54</v>
       </c>
       <c r="D320" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="G320">
         <v>9858051264</v>
       </c>
       <c r="H320" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="C321" t="s">
         <v>54</v>
       </c>
       <c r="D321" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="G321">
         <v>9847632720</v>
       </c>
       <c r="H321" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="C322" t="s">
         <v>12</v>
       </c>
       <c r="D322" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="G322">
         <v>9841662390</v>
       </c>
       <c r="H322" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="C323" t="s">
         <v>18</v>
       </c>
       <c r="D323" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="G323">
         <v>9849357444</v>
       </c>
       <c r="H323" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324">
         <v>40</v>
       </c>
       <c r="B324" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="C325" t="s">
         <v>33</v>
       </c>
       <c r="D325" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E325">
         <v>180512</v>
       </c>
       <c r="F325" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="G325">
         <v>9846087884</v>
       </c>
       <c r="H325" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="C326" t="s">
         <v>9</v>
       </c>
       <c r="D326" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E326">
         <v>227012</v>
       </c>
       <c r="G326">
         <v>9851207442</v>
       </c>
       <c r="H326" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="C327" t="s">
         <v>12</v>
       </c>
       <c r="D327" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E327">
         <v>247282</v>
       </c>
       <c r="G327">
         <v>9861137245</v>
       </c>
       <c r="H327" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="C328" t="s">
         <v>12</v>
       </c>
       <c r="D328" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="E328">
         <v>206769</v>
       </c>
       <c r="G328">
         <v>9846254685</v>
       </c>
       <c r="H328" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329">
         <v>41</v>
       </c>
       <c r="B329" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="C330" t="s">
         <v>33</v>
       </c>
       <c r="D330" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E330">
         <v>158991</v>
       </c>
       <c r="F330" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G330">
         <v>9841244488</v>
       </c>
       <c r="H330" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="C331" t="s">
         <v>36</v>
       </c>
       <c r="D331" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="E331">
         <v>232147</v>
       </c>
       <c r="G331">
         <v>9840268540</v>
       </c>
       <c r="H331" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="C332" t="s">
         <v>12</v>
       </c>
       <c r="D332" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E332" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F332" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G332">
         <v>9856036718</v>
       </c>
       <c r="H332" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="C333" t="s">
         <v>12</v>
       </c>
       <c r="D333" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="E333">
         <v>202294</v>
       </c>
       <c r="G333">
         <v>9845739189</v>
       </c>
       <c r="H333" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="C334" t="s">
         <v>18</v>
       </c>
       <c r="D334" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="E334">
         <v>220100</v>
       </c>
       <c r="G334">
         <v>9846260960</v>
       </c>
       <c r="H334" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335">
         <v>42</v>
       </c>
       <c r="B335" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="C336" t="s">
         <v>33</v>
       </c>
       <c r="D336" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="E336">
         <v>142028</v>
       </c>
       <c r="F336" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="G336">
         <v>9856060276</v>
       </c>
       <c r="H336" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="C337" t="s">
         <v>36</v>
       </c>
       <c r="D337" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E337">
         <v>244831</v>
       </c>
       <c r="F337" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="G337">
         <v>9849110609</v>
       </c>
       <c r="H337" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="C338" t="s">
         <v>38</v>
       </c>
       <c r="D338" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="E338">
         <v>216157</v>
       </c>
       <c r="G338">
         <v>9847184920</v>
       </c>
       <c r="H338" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="C339" t="s">
         <v>12</v>
       </c>
       <c r="D339" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E339">
         <v>197803</v>
       </c>
       <c r="G339">
         <v>9856040367</v>
       </c>
       <c r="H339" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="C340" t="s">
         <v>12</v>
       </c>
       <c r="D340" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E340">
         <v>213464</v>
       </c>
       <c r="G340">
         <v>9856088001</v>
       </c>
       <c r="H340" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="C341" t="s">
         <v>12</v>
       </c>
       <c r="D341" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E341">
         <v>247118</v>
       </c>
       <c r="G341">
         <v>9863367615</v>
       </c>
       <c r="H341" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="C342" t="s">
         <v>12</v>
       </c>
       <c r="D342" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E342">
         <v>233697</v>
       </c>
       <c r="G342">
         <v>9856042043</v>
       </c>
       <c r="H342" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343">
         <v>43</v>
       </c>
       <c r="B343" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="C344" t="s">
         <v>33</v>
       </c>
       <c r="D344" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F344" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="G344">
         <v>9851145347</v>
       </c>
       <c r="H344" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="C345" t="s">
         <v>36</v>
       </c>
       <c r="D345" t="s">
+        <v>478</v>
+      </c>
+      <c r="E345" t="s">
+        <v>479</v>
+      </c>
+      <c r="F345" t="s">
         <v>477</v>
-      </c>
-[...4 lines deleted...]
-        <v>476</v>
       </c>
       <c r="G345">
         <v>9846324914</v>
       </c>
       <c r="H345" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="C346" t="s">
         <v>27</v>
       </c>
       <c r="D346" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E346">
         <v>179889</v>
       </c>
       <c r="G346">
         <v>9856027135</v>
       </c>
       <c r="H346" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="C347" t="s">
         <v>12</v>
       </c>
       <c r="D347" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="E347">
         <v>144621</v>
       </c>
       <c r="G347">
         <v>9857650211</v>
       </c>
       <c r="H347" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="C348" t="s">
         <v>54</v>
       </c>
       <c r="D348" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E348">
         <v>202494</v>
       </c>
       <c r="G348">
         <v>9847704161</v>
       </c>
       <c r="H348" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="C349" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="D349" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="E349">
         <v>214703</v>
       </c>
       <c r="G349">
         <v>9851184055</v>
       </c>
       <c r="H349" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350">
         <v>44</v>
       </c>
       <c r="B350" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="C351" t="s">
         <v>36</v>
       </c>
       <c r="D351" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="E351" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="F351" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="G351" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="H351" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="C352" t="s">
         <v>101</v>
       </c>
       <c r="D352" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="E352" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="G352">
         <v>9846119273</v>
       </c>
       <c r="H352" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="C353" t="s">
         <v>12</v>
       </c>
       <c r="D353" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E353" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G353">
         <v>9817248533</v>
       </c>
       <c r="H353" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="C354" t="s">
         <v>18</v>
       </c>
       <c r="D354" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="E354">
         <v>166502</v>
       </c>
       <c r="H354" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355">
         <v>45</v>
       </c>
       <c r="B355" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="C356" t="s">
         <v>36</v>
       </c>
       <c r="D356" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="F356" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="G356" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="H356" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="C357" t="s">
         <v>12</v>
       </c>
       <c r="D357" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E357">
         <v>228294</v>
       </c>
       <c r="G357">
         <v>9861248654</v>
       </c>
       <c r="H357" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="C358" t="s">
         <v>12</v>
       </c>
       <c r="D358" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="E358">
         <v>218759</v>
       </c>
       <c r="G358">
         <v>9864803690</v>
       </c>
       <c r="H358" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="C359" t="s">
         <v>12</v>
       </c>
       <c r="D359" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="E359">
         <v>247115</v>
       </c>
       <c r="G359">
         <v>9861342389</v>
       </c>
       <c r="H359" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="C360" t="s">
         <v>18</v>
       </c>
       <c r="D360" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="E360">
         <v>246067</v>
       </c>
       <c r="G360">
         <v>9815105123</v>
       </c>
       <c r="H360" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361">
         <v>46</v>
       </c>
       <c r="B361" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="C362" t="s">
         <v>33</v>
       </c>
       <c r="D362" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F362" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="G362">
         <v>9857644140</v>
       </c>
       <c r="H362" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="C363" t="s">
         <v>12</v>
       </c>
       <c r="D363" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="F363">
         <v>9857650430</v>
       </c>
       <c r="H363" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="C364" t="s">
         <v>12</v>
       </c>
       <c r="D364" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="G364">
         <v>9767864229</v>
       </c>
       <c r="H364" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="C365" t="s">
         <v>12</v>
       </c>
       <c r="D365" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="G365">
         <v>9846302111</v>
       </c>
       <c r="H365" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="C366" t="s">
         <v>18</v>
       </c>
       <c r="D366" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E366">
         <v>161553</v>
       </c>
       <c r="G366">
         <v>9857646393</v>
       </c>
       <c r="H366" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367">
         <v>47</v>
       </c>
       <c r="B367" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="C368" t="s">
         <v>33</v>
       </c>
       <c r="D368" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="F368" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="G368">
         <v>9856053140</v>
       </c>
       <c r="H368" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="369" spans="1:9">
       <c r="C369" t="s">
         <v>36</v>
       </c>
       <c r="D369" t="s">
+        <v>513</v>
+      </c>
+      <c r="F369" t="s">
         <v>512</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G369">
         <v>9841633171</v>
       </c>
       <c r="H369" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="C370" t="s">
         <v>38</v>
       </c>
       <c r="D370" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="G370">
         <v>9856053382</v>
       </c>
       <c r="H370" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="C371" t="s">
         <v>12</v>
       </c>
       <c r="D371" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="E371">
         <v>103511</v>
       </c>
       <c r="G371">
         <v>9856050769</v>
       </c>
       <c r="H371" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="C372" t="s">
         <v>12</v>
       </c>
       <c r="D372" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="G372">
         <v>9846203960</v>
       </c>
       <c r="H372" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="373" spans="1:9">
       <c r="C373" t="s">
         <v>12</v>
       </c>
       <c r="D373" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="G373">
         <v>9855042728</v>
       </c>
       <c r="H373" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="374" spans="1:9">
       <c r="C374" t="s">
         <v>12</v>
       </c>
       <c r="D374" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="E374">
         <v>247097</v>
       </c>
       <c r="G374">
         <v>9863462516</v>
       </c>
       <c r="H374" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="375" spans="1:9">
       <c r="C375" t="s">
         <v>18</v>
       </c>
       <c r="D375" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="G375">
         <v>9846869453</v>
       </c>
       <c r="H375" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="376" spans="1:9">
       <c r="A376">
         <v>48</v>
       </c>
       <c r="B376" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
     </row>
     <row r="377" spans="1:9">
       <c r="C377" t="s">
         <v>33</v>
       </c>
       <c r="D377" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="E377">
         <v>201744</v>
       </c>
       <c r="F377" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="G377">
         <v>9840600888</v>
       </c>
       <c r="H377" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="378" spans="1:9">
       <c r="C378" t="s">
         <v>38</v>
       </c>
       <c r="D378" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="G378">
         <v>9849205795</v>
       </c>
       <c r="H378" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="379" spans="1:9">
       <c r="C379" t="s">
         <v>9</v>
       </c>
       <c r="D379" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="E379">
         <v>234794</v>
       </c>
       <c r="G379">
         <v>9849578578</v>
       </c>
       <c r="H379" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="380" spans="1:9">
       <c r="C380" t="s">
         <v>12</v>
       </c>
       <c r="D380" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="E380">
         <v>152165</v>
       </c>
       <c r="G380">
         <v>9867617131</v>
       </c>
       <c r="H380" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="381" spans="1:9">
       <c r="C381" t="s">
         <v>12</v>
       </c>
       <c r="D381" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="E381">
         <v>234069</v>
       </c>
       <c r="G381" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="H381" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="382" spans="1:9">
       <c r="C382" t="s">
         <v>12</v>
       </c>
       <c r="D382" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="E382">
         <v>245844</v>
       </c>
       <c r="G382">
         <v>9867704822</v>
       </c>
       <c r="H382" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="383" spans="1:9">
       <c r="A383">
         <v>49</v>
       </c>
       <c r="B383" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
     </row>
     <row r="384" spans="1:9">
       <c r="C384" t="s">
         <v>33</v>
       </c>
       <c r="D384" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="E384" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="F384" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="G384">
         <v>9857645000</v>
       </c>
       <c r="H384" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="385" spans="1:9">
       <c r="C385" t="s">
         <v>36</v>
       </c>
       <c r="D385" t="s">
         <v>142</v>
       </c>
       <c r="G385">
         <v>9851156062</v>
       </c>
       <c r="H385" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="386" spans="1:9">
       <c r="C386" t="s">
         <v>38</v>
       </c>
       <c r="D386" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="E386" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="H386" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="387" spans="1:9">
       <c r="C387" t="s">
         <v>12</v>
       </c>
       <c r="D387" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="G387">
         <v>9857629333</v>
       </c>
       <c r="H387" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="C388" t="s">
         <v>12</v>
       </c>
       <c r="D388" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F388" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="G388">
         <v>9857638800</v>
       </c>
       <c r="H388" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="389" spans="1:9">
       <c r="C389" t="s">
         <v>12</v>
       </c>
       <c r="D389" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="G389">
         <v>9847622642</v>
       </c>
       <c r="H389" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="390" spans="1:9">
       <c r="C390" t="s">
         <v>12</v>
       </c>
       <c r="D390" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="E390">
         <v>160481</v>
       </c>
       <c r="G390">
         <v>9857684722</v>
       </c>
       <c r="H390" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="C391" t="s">
         <v>18</v>
       </c>
       <c r="D391" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="E391">
         <v>246195</v>
       </c>
       <c r="G391">
         <v>9804839432</v>
       </c>
       <c r="H391" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392">
         <v>50</v>
       </c>
       <c r="B392" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
     </row>
     <row r="393" spans="1:9">
       <c r="C393" t="s">
         <v>60</v>
       </c>
       <c r="D393" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="F393" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="G393">
         <v>9855050961</v>
       </c>
       <c r="H393" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="394" spans="1:9">
       <c r="C394" t="s">
         <v>9</v>
       </c>
       <c r="D394" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="G394">
         <v>9847624367</v>
       </c>
       <c r="H394" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="395" spans="1:9">
       <c r="C395" t="s">
         <v>141</v>
       </c>
       <c r="D395" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="E395">
         <v>156023</v>
       </c>
       <c r="G395">
         <v>9847624366</v>
       </c>
       <c r="H395" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="396" spans="1:9">
       <c r="C396" t="s">
         <v>12</v>
       </c>
       <c r="D396" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="G396">
         <v>9845739189</v>
       </c>
       <c r="H396" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="397" spans="1:9">
       <c r="C397" t="s">
         <v>12</v>
       </c>
       <c r="D397" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="E397">
         <v>205225</v>
       </c>
       <c r="G397">
         <v>9847270313</v>
       </c>
       <c r="H397" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="398" spans="1:9">
       <c r="C398" t="s">
         <v>101</v>
       </c>
       <c r="D398" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="E398">
         <v>200580</v>
       </c>
       <c r="G398">
         <v>9843404609</v>
       </c>
       <c r="H398" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="399" spans="1:9">
       <c r="C399" t="s">
         <v>18</v>
       </c>
       <c r="D399" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="G399">
         <v>9867686851</v>
       </c>
       <c r="H399" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="400" spans="1:9">
       <c r="A400">
         <v>51</v>
       </c>
       <c r="B400" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
     </row>
     <row r="401" spans="1:9">
       <c r="C401" t="s">
         <v>60</v>
       </c>
       <c r="D401" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="E401" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="F401" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="G401">
         <v>9858050378</v>
       </c>
       <c r="H401" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="C402" t="s">
         <v>9</v>
       </c>
       <c r="D402" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F402" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="G402">
         <v>9867394450</v>
       </c>
       <c r="H402" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="C403" t="s">
         <v>12</v>
       </c>
       <c r="D403" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="E403">
         <v>244674</v>
       </c>
       <c r="G403">
         <v>9847392895</v>
       </c>
       <c r="H403" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="C404" t="s">
         <v>12</v>
       </c>
       <c r="D404" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="F404" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="G404">
         <v>9847274121</v>
       </c>
       <c r="H404" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="C405" t="s">
         <v>12</v>
       </c>
       <c r="D405" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="G405">
         <v>9848136688</v>
       </c>
       <c r="H405" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="406" spans="1:9">
       <c r="C406" t="s">
         <v>12</v>
       </c>
       <c r="D406" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="G406">
         <v>9860860842</v>
       </c>
       <c r="H406" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="407" spans="1:9">
       <c r="A407">
         <v>52</v>
       </c>
       <c r="B407" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
     </row>
     <row r="408" spans="1:9">
       <c r="C408" t="s">
         <v>60</v>
       </c>
       <c r="D408" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="E408">
         <v>184553</v>
       </c>
       <c r="F408" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="G408">
         <v>9857016691</v>
       </c>
       <c r="H408" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="409" spans="1:9">
       <c r="C409" t="s">
         <v>9</v>
       </c>
       <c r="D409" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="G409">
         <v>9851211999</v>
       </c>
       <c r="H409" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="410" spans="1:9">
       <c r="C410" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="D410" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="F410" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="G410" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="H410" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="411" spans="1:9">
       <c r="C411" t="s">
         <v>12</v>
       </c>
       <c r="D411" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="E411">
         <v>202918</v>
       </c>
       <c r="F411" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="G411">
         <v>9857016442</v>
       </c>
       <c r="H411" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="412" spans="1:9">
       <c r="C412" t="s">
         <v>76</v>
       </c>
       <c r="D412" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="E412">
         <v>193863</v>
       </c>
       <c r="G412">
         <v>9847090507</v>
       </c>
       <c r="H412" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="413" spans="1:9">
       <c r="C413" t="s">
         <v>76</v>
       </c>
       <c r="D413" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="G413">
         <v>9846122535</v>
       </c>
       <c r="H413" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414">
         <v>53</v>
       </c>
       <c r="B414" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
     </row>
     <row r="415" spans="1:9">
       <c r="C415" t="s">
         <v>60</v>
       </c>
       <c r="D415" t="s">
         <v>121</v>
       </c>
       <c r="E415">
         <v>191441</v>
       </c>
       <c r="F415" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G415" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="H415" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="416" spans="1:9">
       <c r="C416" t="s">
         <v>9</v>
       </c>
       <c r="D416" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="E416">
         <v>215527</v>
       </c>
       <c r="F416" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G416">
         <v>9857057427</v>
       </c>
       <c r="H416" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="417" spans="1:9">
       <c r="C417" t="s">
         <v>38</v>
       </c>
       <c r="D417" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="E417">
         <v>199355</v>
       </c>
       <c r="G417">
         <v>9867304193</v>
       </c>
       <c r="H417" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="C418" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="D418" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="G418">
         <v>9857058237</v>
       </c>
       <c r="H418" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="C419" t="s">
         <v>12</v>
       </c>
       <c r="D419" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="E419">
         <v>200042</v>
       </c>
       <c r="F419" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G419">
         <v>9857014822</v>
       </c>
       <c r="H419" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="420" spans="1:9">
       <c r="C420" t="s">
         <v>30</v>
       </c>
       <c r="D420" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="G420">
         <v>9810655655</v>
       </c>
       <c r="H420" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="421" spans="1:9">
       <c r="C421" t="s">
         <v>54</v>
       </c>
       <c r="D421" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E421">
         <v>152015</v>
       </c>
       <c r="G421">
         <v>9857030970</v>
       </c>
       <c r="H421" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="422" spans="1:9">
       <c r="A422">
         <v>54</v>
       </c>
       <c r="B422" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
     </row>
     <row r="423" spans="1:9">
       <c r="C423" t="s">
         <v>60</v>
       </c>
       <c r="D423" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="E423">
         <v>180829</v>
       </c>
       <c r="F423" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="G423">
         <v>9841241966</v>
       </c>
       <c r="H423" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="424" spans="1:9">
       <c r="C424" t="s">
         <v>9</v>
       </c>
       <c r="D424" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E424" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F424" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="G424">
         <v>9854045399</v>
       </c>
       <c r="H424" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="425" spans="1:9">
       <c r="C425" t="s">
         <v>27</v>
       </c>
       <c r="D425" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E425">
         <v>202535</v>
       </c>
       <c r="F425" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="G425">
         <v>9868927728</v>
       </c>
       <c r="H425" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="426" spans="1:9">
       <c r="C426" t="s">
         <v>12</v>
       </c>
       <c r="D426" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="E426">
         <v>206797</v>
       </c>
       <c r="F426" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="G426">
         <v>9847175238</v>
       </c>
       <c r="H426" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="427" spans="1:9">
       <c r="C427" t="s">
         <v>12</v>
       </c>
       <c r="D427" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="E427">
         <v>219482</v>
       </c>
       <c r="F427" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="G427">
         <v>9847116354</v>
       </c>
       <c r="H427" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="428" spans="1:9">
       <c r="C428" t="s">
         <v>54</v>
       </c>
       <c r="D428" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E428">
         <v>160717</v>
       </c>
       <c r="G428">
         <v>9857062050</v>
       </c>
       <c r="H428" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="429" spans="1:9">
       <c r="A429">
         <v>55</v>
       </c>
       <c r="B429" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="430" spans="1:9">
       <c r="C430" t="s">
         <v>60</v>
       </c>
       <c r="D430" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="F430" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="H430" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="431" spans="1:9">
       <c r="C431" t="s">
         <v>12</v>
       </c>
       <c r="D431" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="E431">
         <v>247987</v>
       </c>
       <c r="G431">
         <v>9867460856</v>
       </c>
       <c r="H431" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="432" spans="1:9">
       <c r="C432" t="s">
         <v>101</v>
       </c>
       <c r="D432" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="F432" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="G432">
         <v>9843640539</v>
       </c>
       <c r="H432" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="433" spans="1:9">
       <c r="C433" t="s">
         <v>12</v>
       </c>
       <c r="D433" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="F433" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="G433">
         <v>9857066592</v>
       </c>
       <c r="H433" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="434" spans="1:9">
       <c r="C434" t="s">
         <v>101</v>
       </c>
       <c r="D434" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="E434">
         <v>200571</v>
       </c>
       <c r="G434">
         <v>9847536418</v>
       </c>
       <c r="H434" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="435" spans="1:9">
       <c r="C435" t="s">
         <v>30</v>
       </c>
       <c r="D435" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="E435">
         <v>246184</v>
       </c>
       <c r="G435">
         <v>9867173356</v>
       </c>
       <c r="H435" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="436" spans="1:9">
       <c r="C436" t="s">
         <v>18</v>
       </c>
       <c r="D436" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E436">
         <v>230241</v>
       </c>
       <c r="G436">
         <v>9848106143</v>
       </c>
       <c r="H436" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="437" spans="1:9">
       <c r="A437">
         <v>56</v>
       </c>
       <c r="B437" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
     </row>
     <row r="438" spans="1:9">
       <c r="C438" t="s">
         <v>60</v>
       </c>
       <c r="D438" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="F438" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="G438">
         <v>9841702011</v>
       </c>
       <c r="H438" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="439" spans="1:9">
       <c r="C439" t="s">
         <v>9</v>
       </c>
       <c r="D439" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="E439">
         <v>220364</v>
       </c>
       <c r="G439">
         <v>9847187115</v>
       </c>
       <c r="H439" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="440" spans="1:9">
       <c r="C440" t="s">
         <v>12</v>
       </c>
       <c r="D440" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="E440">
         <v>153723</v>
       </c>
       <c r="F440" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="G440">
         <v>9857064556</v>
       </c>
       <c r="H440" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="441" spans="1:9">
       <c r="C441" t="s">
         <v>54</v>
       </c>
       <c r="D441" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="E441">
         <v>202750</v>
       </c>
       <c r="F441" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="G441">
         <v>9857034150</v>
       </c>
       <c r="H441" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="442" spans="1:9">
       <c r="C442" t="s">
         <v>27</v>
       </c>
       <c r="D442" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="E442">
         <v>219848</v>
       </c>
       <c r="F442" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="G442">
         <v>9841069228</v>
       </c>
       <c r="H442" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="443" spans="1:9">
       <c r="A443">
         <v>57</v>
       </c>
       <c r="B443" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="444" spans="1:9">
       <c r="C444" t="s">
         <v>36</v>
       </c>
       <c r="D444" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="E444" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="G444">
         <v>9860006268</v>
       </c>
       <c r="H444" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="445" spans="1:9">
       <c r="C445" t="s">
         <v>12</v>
       </c>
       <c r="D445" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="E445">
         <v>184139</v>
       </c>
       <c r="F445" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="G445">
         <v>9858054910</v>
       </c>
       <c r="H445" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="446" spans="1:9">
       <c r="C446" t="s">
         <v>12</v>
       </c>
       <c r="D446" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="E446">
         <v>244688</v>
       </c>
       <c r="G446">
         <v>9860377740</v>
       </c>
       <c r="H446" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="447" spans="1:9">
       <c r="A447">
         <v>58</v>
       </c>
       <c r="B447" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="448" spans="1:9">
       <c r="C448" t="s">
         <v>60</v>
       </c>
       <c r="D448" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F448" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="G448">
         <v>9857826296</v>
       </c>
       <c r="H448" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="449" spans="1:9">
       <c r="C449" t="s">
         <v>9</v>
       </c>
       <c r="D449" t="s">
+        <v>616</v>
+      </c>
+      <c r="F449" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>614</v>
       </c>
       <c r="G449">
         <v>9847850693</v>
       </c>
       <c r="H449" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="450" spans="1:9">
       <c r="C450" t="s">
         <v>72</v>
       </c>
       <c r="D450" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="G450">
         <v>9867103331</v>
       </c>
       <c r="H450" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="451" spans="1:9">
       <c r="C451" t="s">
         <v>12</v>
       </c>
       <c r="D451" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F451" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="G451">
         <v>9843282023</v>
       </c>
       <c r="H451" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="452" spans="1:9">
       <c r="C452" t="s">
         <v>12</v>
       </c>
       <c r="D452" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E452">
         <v>244739</v>
       </c>
       <c r="G452">
         <v>9869740316</v>
       </c>
       <c r="H452" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="453" spans="1:9">
       <c r="C453" t="s">
         <v>12</v>
       </c>
       <c r="D453" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="G453">
         <v>9869720918</v>
       </c>
     </row>
     <row r="454" spans="1:9">
       <c r="C454" t="s">
         <v>18</v>
       </c>
       <c r="D454" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="E454">
         <v>246327</v>
       </c>
       <c r="G454">
         <v>9843432106</v>
       </c>
       <c r="H454" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="455" spans="1:9">
       <c r="A455">
         <v>59</v>
       </c>
       <c r="B455" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="456" spans="1:9">
       <c r="C456" t="s">
         <v>33</v>
       </c>
       <c r="D456" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="E456" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="G456">
         <v>9847624366</v>
       </c>
       <c r="H456" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="457" spans="1:9">
       <c r="C457" t="s">
         <v>9</v>
       </c>
       <c r="D457" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="F457" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="G457">
         <v>9840477862</v>
       </c>
       <c r="H457" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="458" spans="1:9">
       <c r="C458" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D458" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="G458">
         <v>9845585625</v>
       </c>
       <c r="H458" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="459" spans="1:9">
       <c r="C459" t="s">
         <v>12</v>
       </c>
       <c r="D459" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="E459">
         <v>229106</v>
       </c>
       <c r="F459" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="G459">
         <v>9868362582</v>
       </c>
       <c r="H459" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="460" spans="1:9">
       <c r="C460" t="s">
         <v>12</v>
       </c>
       <c r="D460" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F460" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="G460">
         <v>9847159964</v>
       </c>
       <c r="H460" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="461" spans="1:9">
       <c r="C461" t="s">
         <v>18</v>
       </c>
       <c r="D461" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G461">
         <v>9851167833</v>
       </c>
       <c r="H461" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="462" spans="1:9">
       <c r="A462">
         <v>60</v>
       </c>
       <c r="B462" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="463" spans="1:9">
       <c r="C463" t="s">
         <v>60</v>
       </c>
       <c r="D463" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F463" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="G463">
         <v>9848171085</v>
       </c>
       <c r="H463" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="464" spans="1:9">
       <c r="C464" t="s">
         <v>9</v>
       </c>
       <c r="D464" t="s">
         <v>95</v>
       </c>
       <c r="E464" t="s">
+        <v>634</v>
+      </c>
+      <c r="F464" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>632</v>
       </c>
       <c r="G464">
         <v>9847928401</v>
       </c>
       <c r="H464" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="465" spans="1:9">
       <c r="C465" t="s">
         <v>54</v>
       </c>
       <c r="D465" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E465">
         <v>187642</v>
       </c>
       <c r="F465" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="G465">
         <v>9847804349</v>
       </c>
       <c r="H465" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="466" spans="1:9">
       <c r="C466" t="s">
         <v>54</v>
       </c>
       <c r="D466" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="E466">
         <v>126321</v>
       </c>
       <c r="F466" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="G466">
         <v>9857834365</v>
       </c>
       <c r="H466" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="467" spans="1:9">
       <c r="C467" t="s">
         <v>12</v>
       </c>
       <c r="D467" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E467">
         <v>172786</v>
       </c>
       <c r="G467">
         <v>9866970790</v>
       </c>
       <c r="H467" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="468" spans="1:9">
       <c r="C468" t="s">
         <v>12</v>
       </c>
       <c r="D468" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="E468">
         <v>176321</v>
       </c>
       <c r="F468" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="G468">
         <v>9847825580</v>
       </c>
       <c r="H468" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="469" spans="1:9">
       <c r="C469" t="s">
         <v>30</v>
       </c>
       <c r="D469" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="E469">
         <v>219636</v>
       </c>
       <c r="F469" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="G469">
         <v>9847880591</v>
       </c>
       <c r="H469" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="470" spans="1:9">
       <c r="A470">
         <v>61</v>
       </c>
       <c r="B470" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
     </row>
     <row r="471" spans="1:9">
       <c r="C471" t="s">
         <v>60</v>
       </c>
       <c r="D471" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F471" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="G471">
         <v>9858040377</v>
       </c>
       <c r="H471" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="472" spans="1:9">
       <c r="C472" t="s">
         <v>9</v>
       </c>
       <c r="D472" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E472">
         <v>154084</v>
       </c>
       <c r="F472" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="G472">
         <v>9847996222</v>
       </c>
       <c r="H472" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="473" spans="1:9">
       <c r="C473" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="D473" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F473" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="G473">
         <v>9869966881</v>
       </c>
       <c r="H473" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="474" spans="1:9">
       <c r="C474" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="D474" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F474" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="G474">
         <v>9858026940</v>
       </c>
       <c r="H474" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="475" spans="1:9">
       <c r="C475" t="s">
         <v>54</v>
       </c>
       <c r="D475" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="E475">
         <v>216718</v>
       </c>
       <c r="G475">
         <v>9848357488</v>
       </c>
       <c r="H475" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="476" spans="1:9">
       <c r="C476" t="s">
         <v>12</v>
       </c>
       <c r="D476" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="E476">
         <v>168247</v>
       </c>
       <c r="F476" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="G476">
         <v>9847844436</v>
       </c>
       <c r="H476" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="477" spans="1:9">
       <c r="C477" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="D477" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="F477" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="G477">
         <v>9848011202</v>
       </c>
       <c r="H477" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="478" spans="1:9">
       <c r="C478" t="s">
         <v>12</v>
       </c>
       <c r="D478" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="E478">
         <v>196946</v>
       </c>
       <c r="F478" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="G478">
         <v>9858040889</v>
       </c>
       <c r="H478" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="479" spans="1:9">
       <c r="C479" t="s">
         <v>18</v>
       </c>
       <c r="D479" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="E479">
         <v>234658</v>
       </c>
       <c r="G479">
         <v>9868254965</v>
       </c>
       <c r="H479" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="480" spans="1:9">
       <c r="C480" t="s">
         <v>12</v>
       </c>
       <c r="D480" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="E480">
         <v>204905</v>
       </c>
       <c r="F480" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="G480">
         <v>9858047909</v>
       </c>
       <c r="H480" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="481" spans="1:9">
       <c r="A481">
         <v>62</v>
       </c>
       <c r="B481" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
     </row>
     <row r="482" spans="1:9">
       <c r="C482" t="s">
         <v>33</v>
       </c>
       <c r="D482" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="F482" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="G482">
         <v>9848725838</v>
       </c>
       <c r="H482" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="483" spans="1:9">
       <c r="C483" t="s">
         <v>9</v>
       </c>
       <c r="D483" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="E483">
         <v>246620</v>
       </c>
       <c r="G483">
         <v>9858026140</v>
       </c>
       <c r="H483" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="484" spans="1:9">
       <c r="C484" t="s">
         <v>27</v>
       </c>
       <c r="D484" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="E484">
         <v>205103</v>
       </c>
       <c r="F484" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="G484">
         <v>9858026140</v>
       </c>
       <c r="H484" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="485" spans="1:9">
       <c r="C485" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="D485" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="F485" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="G485">
         <v>9858078969</v>
       </c>
       <c r="H485" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="486" spans="1:9">
       <c r="C486" t="s">
         <v>12</v>
       </c>
       <c r="D486" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="E486">
         <v>197748</v>
       </c>
       <c r="F486" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="G486">
         <v>9858320442</v>
       </c>
       <c r="H486" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="487" spans="1:9">
       <c r="C487" t="s">
         <v>30</v>
       </c>
       <c r="D487" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="E487">
         <v>200259</v>
       </c>
       <c r="F487" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="G487">
         <v>9848231199</v>
       </c>
       <c r="H487" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="488" spans="1:9">
       <c r="A488">
         <v>63</v>
       </c>
       <c r="B488" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
     </row>
     <row r="489" spans="1:9">
       <c r="C489" t="s">
         <v>36</v>
       </c>
       <c r="D489" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="F489" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="G489">
         <v>9867399539</v>
       </c>
       <c r="H489" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="490" spans="1:9">
       <c r="C490" t="s">
         <v>54</v>
       </c>
       <c r="D490" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F490" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="G490">
         <v>9857872075</v>
       </c>
       <c r="H490" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="491" spans="1:9">
       <c r="C491" t="s">
         <v>12</v>
       </c>
       <c r="D491" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="E491">
         <v>201972</v>
       </c>
       <c r="G491">
         <v>9843245771</v>
       </c>
       <c r="H491" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="492" spans="1:9">
       <c r="C492" t="s">
         <v>12</v>
       </c>
       <c r="D492" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="E492">
         <v>149870</v>
       </c>
       <c r="G492">
         <v>9847852291</v>
       </c>
       <c r="H492" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="493" spans="1:9">
       <c r="C493" t="s">
         <v>12</v>
       </c>
       <c r="D493" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="E493">
         <v>204293</v>
       </c>
       <c r="G493">
         <v>9851222284</v>
       </c>
       <c r="H493" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="494" spans="1:9">
       <c r="A494">
         <v>64</v>
       </c>
       <c r="B494" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
     </row>
     <row r="495" spans="1:9">
       <c r="C495" t="s">
         <v>33</v>
       </c>
       <c r="D495" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="E495">
         <v>140561</v>
       </c>
       <c r="F495" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="G495">
         <v>9857822082</v>
       </c>
       <c r="H495" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="496" spans="1:9">
       <c r="C496" t="s">
         <v>9</v>
       </c>
       <c r="D496" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="E496" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F496" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="G496" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="H496" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="497" spans="1:9">
       <c r="C497" t="s">
         <v>12</v>
       </c>
       <c r="D497" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="G497">
         <v>9809592770</v>
       </c>
       <c r="H497" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="498" spans="1:9">
       <c r="C498" t="s">
         <v>101</v>
       </c>
       <c r="D498" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="G498">
         <v>9858061374</v>
       </c>
       <c r="H498" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="499" spans="1:9">
       <c r="C499" t="s">
         <v>101</v>
       </c>
       <c r="D499" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="G499">
         <v>9858051375</v>
       </c>
       <c r="H499" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="500" spans="1:9">
       <c r="C500" t="s">
         <v>12</v>
       </c>
       <c r="D500" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="E500">
         <v>228322</v>
       </c>
       <c r="G500">
         <v>9844884228</v>
       </c>
       <c r="H500" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="501" spans="1:9">
       <c r="A501">
         <v>65</v>
       </c>
       <c r="B501" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="502" spans="1:9">
       <c r="C502" t="s">
         <v>36</v>
       </c>
       <c r="D502" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="E502">
         <v>247048</v>
       </c>
       <c r="G502">
         <v>9868001143</v>
       </c>
       <c r="H502" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="503" spans="1:9">
       <c r="C503" t="s">
         <v>12</v>
       </c>
       <c r="D503" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F503" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="G503">
         <v>9840336477</v>
       </c>
       <c r="H503" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="504" spans="1:9">
       <c r="C504" t="s">
         <v>12</v>
       </c>
       <c r="D504" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="E504">
         <v>179692</v>
       </c>
       <c r="G504">
         <v>9858366030</v>
       </c>
       <c r="H504" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="505" spans="1:9">
       <c r="C505" t="s">
         <v>12</v>
       </c>
       <c r="D505" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="E505" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="G505" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="H505" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="506" spans="1:9">
       <c r="C506" t="s">
         <v>30</v>
       </c>
       <c r="D506" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="G506" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="H506" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="507" spans="1:9">
       <c r="A507">
         <v>66</v>
       </c>
       <c r="B507" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="508" spans="1:9">
       <c r="C508" t="s">
         <v>60</v>
       </c>
       <c r="D508" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F508" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="G508" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="H508" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="509" spans="1:9">
       <c r="C509" t="s">
         <v>9</v>
       </c>
       <c r="D509" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="G509">
         <v>9858320316</v>
       </c>
       <c r="H509" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="510" spans="1:9">
       <c r="C510" t="s">
         <v>12</v>
       </c>
       <c r="D510" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="G510">
         <v>9858034969</v>
       </c>
       <c r="H510" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="511" spans="1:9">
       <c r="C511" t="s">
         <v>101</v>
       </c>
       <c r="D511" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="E511">
         <v>224310</v>
       </c>
       <c r="G511">
         <v>9848313595</v>
       </c>
       <c r="H511" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="512" spans="1:9">
       <c r="C512" t="s">
         <v>30</v>
       </c>
       <c r="D512" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="G512">
         <v>9858322263</v>
       </c>
       <c r="H512" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="513" spans="1:9">
       <c r="A513">
         <v>67</v>
       </c>
       <c r="B513" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="514" spans="1:9">
       <c r="C514" t="s">
         <v>9</v>
       </c>
       <c r="D514" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="E514">
         <v>234446</v>
       </c>
       <c r="F514" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="G514">
         <v>9858322035</v>
       </c>
       <c r="H514" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="515" spans="1:9">
       <c r="C515" t="s">
         <v>89</v>
       </c>
       <c r="D515" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E515" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="G515">
         <v>9851363818</v>
       </c>
       <c r="H515" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="516" spans="1:9">
       <c r="A516">
         <v>68</v>
       </c>
       <c r="B516" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="517" spans="1:9">
       <c r="C517" t="s">
         <v>36</v>
       </c>
       <c r="D517" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="F517" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="G517">
         <v>9858320736</v>
       </c>
       <c r="H517" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="518" spans="1:9">
       <c r="C518" t="s">
         <v>12</v>
       </c>
       <c r="D518" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="E518" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="H518" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="519" spans="1:9">
       <c r="C519" t="s">
         <v>101</v>
       </c>
       <c r="D519" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="G519">
         <v>9868220069</v>
       </c>
       <c r="H519" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="520" spans="1:9">
       <c r="C520" t="s">
         <v>18</v>
       </c>
       <c r="D520" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="E520">
         <v>228670</v>
       </c>
       <c r="G520">
         <v>9848570037</v>
       </c>
       <c r="H520" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="521" spans="1:9">
       <c r="A521">
         <v>69</v>
       </c>
       <c r="B521" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="522" spans="1:9">
       <c r="C522" t="s">
         <v>36</v>
       </c>
       <c r="D522" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="E522">
         <v>213898</v>
       </c>
       <c r="F522" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="G522">
         <v>9858320117</v>
       </c>
       <c r="H522" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="523" spans="1:9">
       <c r="C523" t="s">
         <v>15</v>
       </c>
       <c r="D523" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="E523" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="G523">
         <v>9858391117</v>
       </c>
       <c r="H523" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="524" spans="1:9">
       <c r="C524" t="s">
         <v>12</v>
       </c>
       <c r="D524" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="E524" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="G524">
         <v>9858088499</v>
       </c>
       <c r="H524" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="525" spans="1:9">
       <c r="C525" t="s">
         <v>12</v>
       </c>
       <c r="D525" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="E525">
         <v>247226</v>
       </c>
       <c r="G525">
         <v>9842251727</v>
       </c>
       <c r="H525" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="526" spans="1:9">
       <c r="C526" t="s">
         <v>18</v>
       </c>
       <c r="D526" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="G526">
         <v>9742959965</v>
       </c>
       <c r="H526" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="527" spans="1:9">
       <c r="A527">
         <v>70</v>
       </c>
       <c r="B527" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="528" spans="1:9">
       <c r="C528" t="s">
         <v>36</v>
       </c>
       <c r="D528" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="E528" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="F528" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="G528" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="H528" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="529" spans="1:9">
       <c r="C529" t="s">
         <v>101</v>
       </c>
       <c r="D529" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E529" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="G529" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="H529" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="530" spans="1:9">
       <c r="C530" t="s">
         <v>101</v>
       </c>
       <c r="D530" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="G530">
         <v>9868165509</v>
       </c>
       <c r="H530" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="531" spans="1:9">
       <c r="C531" t="s">
         <v>30</v>
       </c>
       <c r="D531" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="G531" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="532" spans="1:9">
       <c r="A532">
         <v>71</v>
       </c>
       <c r="B532" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="533" spans="1:9">
       <c r="C533" t="s">
         <v>22</v>
       </c>
       <c r="D533" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="G533">
         <v>9858050217</v>
       </c>
       <c r="H533" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="534" spans="1:9">
       <c r="C534" t="s">
         <v>27</v>
       </c>
       <c r="D534" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="E534">
         <v>203847</v>
       </c>
       <c r="F534" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="G534">
         <v>9848293707</v>
       </c>
       <c r="H534" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="535" spans="1:9">
       <c r="C535" t="s">
         <v>12</v>
       </c>
       <c r="D535" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="G535">
         <v>9858078972</v>
       </c>
       <c r="H535" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="536" spans="1:9">
       <c r="C536" t="s">
         <v>54</v>
       </c>
       <c r="D536" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="E536">
         <v>202958</v>
       </c>
       <c r="G536">
         <v>9858059200</v>
       </c>
       <c r="H536" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="537" spans="1:9">
       <c r="C537" t="s">
         <v>54</v>
       </c>
       <c r="D537" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="G537">
         <v>9848048045</v>
       </c>
       <c r="H537" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="538" spans="1:9">
       <c r="C538" t="s">
         <v>30</v>
       </c>
       <c r="D538" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="G538">
         <v>9848167474</v>
       </c>
       <c r="H538" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="539" spans="1:9">
       <c r="A539">
         <v>72</v>
       </c>
       <c r="B539" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
     </row>
     <row r="540" spans="1:9">
       <c r="C540" t="s">
         <v>60</v>
       </c>
       <c r="D540" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="G540">
         <v>9858053110</v>
       </c>
       <c r="H540" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="541" spans="1:9">
       <c r="C541" t="s">
         <v>36</v>
       </c>
       <c r="D541" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="E541">
         <v>215017</v>
       </c>
       <c r="F541" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="G541">
         <v>9860341776</v>
       </c>
       <c r="H541" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="542" spans="1:9">
       <c r="C542" t="s">
         <v>171</v>
       </c>
       <c r="D542" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="G542">
         <v>9858320363</v>
       </c>
       <c r="H542" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="543" spans="1:9">
       <c r="C543" t="s">
         <v>15</v>
       </c>
       <c r="D543" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="G543">
         <v>9848031145</v>
       </c>
       <c r="H543" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="544" spans="1:9">
       <c r="C544" t="s">
         <v>12</v>
       </c>
       <c r="D544" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="G544">
         <v>9858066668</v>
       </c>
       <c r="H544" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="545" spans="1:9">
       <c r="C545" t="s">
         <v>15</v>
       </c>
       <c r="D545" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="G545">
         <v>9848041787</v>
       </c>
       <c r="H545" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="546" spans="1:9">
       <c r="C546" t="s">
         <v>12</v>
       </c>
       <c r="D546" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="G546">
         <v>9858051278</v>
       </c>
       <c r="H546" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="547" spans="1:9">
       <c r="C547" t="s">
         <v>12</v>
       </c>
       <c r="D547" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="E547">
         <v>214484</v>
       </c>
       <c r="G547">
         <v>9858051922</v>
       </c>
       <c r="H547" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="548" spans="1:9">
       <c r="C548" t="s">
         <v>12</v>
       </c>
       <c r="D548" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="E548">
         <v>196398</v>
       </c>
       <c r="G548">
         <v>9858051777</v>
       </c>
       <c r="H548" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="549" spans="1:9">
       <c r="C549" t="s">
         <v>30</v>
       </c>
       <c r="D549" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="E549">
         <v>228997</v>
       </c>
       <c r="G549">
         <v>9861048967</v>
       </c>
       <c r="H549" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="550" spans="1:9">
       <c r="A550">
         <v>73</v>
       </c>
       <c r="B550" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
     </row>
     <row r="551" spans="1:9">
       <c r="C551" t="s">
         <v>36</v>
       </c>
       <c r="D551" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="E551">
         <v>217614</v>
       </c>
       <c r="F551" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="G551">
         <v>9860205547</v>
       </c>
       <c r="H551" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="552" spans="1:9">
       <c r="C552" t="s">
         <v>12</v>
       </c>
       <c r="D552" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="E552">
         <v>127804</v>
       </c>
       <c r="G552">
         <v>9848648255</v>
       </c>
       <c r="H552" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="553" spans="1:9">
       <c r="C553" t="s">
         <v>30</v>
       </c>
       <c r="D553" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="E553">
         <v>207318</v>
       </c>
       <c r="G553">
         <v>9868577991</v>
       </c>
       <c r="H553" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="554" spans="1:9">
       <c r="A554">
         <v>74</v>
       </c>
       <c r="B554" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
     </row>
     <row r="555" spans="1:9">
       <c r="C555" t="s">
         <v>9</v>
       </c>
       <c r="D555" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="E555">
         <v>220352</v>
       </c>
       <c r="G555">
         <v>9858491095</v>
       </c>
       <c r="H555" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="556" spans="1:9">
       <c r="C556" t="s">
         <v>101</v>
       </c>
       <c r="D556" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="E556">
         <v>162802</v>
       </c>
       <c r="G556">
         <v>9848589464</v>
       </c>
       <c r="H556" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="557" spans="1:9">
       <c r="C557" t="s">
         <v>101</v>
       </c>
       <c r="D557" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="E557">
         <v>227555</v>
       </c>
       <c r="G557">
         <v>9865812958</v>
       </c>
       <c r="H557" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="558" spans="1:9">
       <c r="C558" t="s">
         <v>12</v>
       </c>
       <c r="D558" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="E558">
         <v>246134</v>
       </c>
       <c r="G558">
         <v>9848771970</v>
       </c>
       <c r="H558" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="559" spans="1:9">
       <c r="C559" t="s">
         <v>18</v>
       </c>
       <c r="D559" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="E559" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="G559" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="H559" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="560" spans="1:9">
       <c r="A560">
         <v>75</v>
       </c>
       <c r="B560" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="561" spans="1:9">
       <c r="C561" t="s">
         <v>60</v>
       </c>
       <c r="D561" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E561">
         <v>128098</v>
       </c>
       <c r="G561">
         <v>9840294658</v>
       </c>
       <c r="H561" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="562" spans="1:9">
       <c r="C562" t="s">
         <v>36</v>
       </c>
       <c r="D562" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E562">
         <v>250003</v>
       </c>
       <c r="G562">
         <v>9865941537</v>
       </c>
     </row>
     <row r="563" spans="1:9">
       <c r="C563" t="s">
         <v>101</v>
       </c>
       <c r="D563" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="E563">
         <v>195403</v>
       </c>
       <c r="G563">
         <v>9848737177</v>
       </c>
       <c r="H563" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="564" spans="1:9">
       <c r="C564" t="s">
         <v>12</v>
       </c>
       <c r="D564" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E564">
         <v>219236</v>
       </c>
       <c r="G564">
         <v>9865969395</v>
       </c>
       <c r="H564" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="565" spans="1:9">
       <c r="C565" t="s">
         <v>12</v>
       </c>
       <c r="D565" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="E565">
         <v>207446</v>
       </c>
       <c r="G565">
         <v>9848674878</v>
       </c>
       <c r="H565" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="566" spans="1:9">
       <c r="C566" t="s">
         <v>18</v>
       </c>
       <c r="D566" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="E566">
         <v>246791</v>
       </c>
       <c r="G566">
         <v>9858491155</v>
       </c>
       <c r="H566" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="567" spans="1:9">
       <c r="A567">
         <v>76</v>
       </c>
       <c r="B567" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="568" spans="1:9">
       <c r="C568" t="s">
         <v>9</v>
       </c>
       <c r="D568" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="E568" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="F568">
         <v>9851198633</v>
       </c>
       <c r="H568" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="569" spans="1:9">
       <c r="C569" t="s">
         <v>12</v>
       </c>
       <c r="D569" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="E569">
         <v>213371</v>
       </c>
       <c r="G569">
         <v>9843447095</v>
       </c>
       <c r="H569" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="570" spans="1:9">
       <c r="C570" t="s">
         <v>12</v>
       </c>
       <c r="D570" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="E570">
         <v>238949</v>
       </c>
       <c r="G570">
         <v>9865609061</v>
       </c>
       <c r="H570" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="571" spans="1:9">
       <c r="C571" t="s">
         <v>12</v>
       </c>
       <c r="D571" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="E571">
         <v>234231</v>
       </c>
       <c r="G571">
         <v>9860933323</v>
       </c>
       <c r="H571" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="572" spans="1:9">
       <c r="C572" t="s">
         <v>18</v>
       </c>
       <c r="D572" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="G572">
         <v>9848215340</v>
       </c>
       <c r="H572" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="573" spans="1:9">
       <c r="A573">
         <v>77</v>
       </c>
       <c r="B573" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="574" spans="1:9">
       <c r="C574" t="s">
         <v>36</v>
       </c>
       <c r="D574" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="E574" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="F574" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="G574" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="H574" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="575" spans="1:9">
       <c r="C575" t="s">
         <v>12</v>
       </c>
       <c r="D575" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="E575">
         <v>151506</v>
       </c>
       <c r="G575">
         <v>9848799446</v>
       </c>
       <c r="H575" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="576" spans="1:9">
       <c r="C576" t="s">
         <v>12</v>
       </c>
       <c r="D576" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="E576">
         <v>202857</v>
       </c>
       <c r="G576">
         <v>9848888475</v>
       </c>
       <c r="H576" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="577" spans="1:9">
       <c r="C577" t="s">
         <v>12</v>
       </c>
       <c r="D577" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E577">
         <v>200727</v>
       </c>
       <c r="G577">
         <v>9848300915</v>
       </c>
       <c r="H577" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="578" spans="1:9">
       <c r="C578" t="s">
         <v>30</v>
       </c>
       <c r="D578" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="E578">
         <v>246065</v>
       </c>
       <c r="G578">
         <v>246065</v>
       </c>
       <c r="H578" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="579" spans="1:9">
       <c r="A579">
         <v>78</v>
       </c>
       <c r="B579" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
     </row>
     <row r="580" spans="1:9">
       <c r="C580" t="s">
         <v>60</v>
       </c>
       <c r="D580" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="E580">
         <v>184086</v>
       </c>
       <c r="F580" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="G580">
         <v>9868425942</v>
       </c>
       <c r="H580" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="581" spans="1:9">
       <c r="C581" t="s">
         <v>9</v>
       </c>
       <c r="D581" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="F581" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="G581">
         <v>9858781077</v>
       </c>
       <c r="H581" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="582" spans="1:9">
       <c r="C582" t="s">
         <v>27</v>
       </c>
       <c r="D582" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="G582">
         <v>9861161494</v>
       </c>
       <c r="H582" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="583" spans="1:9">
       <c r="C583" t="s">
         <v>12</v>
       </c>
       <c r="D583" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E583" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="G583" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="H583" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="584" spans="1:9">
       <c r="C584" t="s">
         <v>45</v>
       </c>
       <c r="D584" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="G584">
         <v>9868752884</v>
       </c>
       <c r="H584" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="585" spans="1:9">
       <c r="A585">
         <v>79</v>
       </c>
       <c r="B585" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="586" spans="1:9">
       <c r="C586" t="s">
         <v>33</v>
       </c>
       <c r="D586" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="E586">
         <v>201655</v>
       </c>
       <c r="F586" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="G586">
         <v>9858784495</v>
       </c>
       <c r="H586" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="587" spans="1:9">
       <c r="C587" t="s">
         <v>9</v>
       </c>
       <c r="D587" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="E587">
         <v>150515</v>
       </c>
       <c r="F587" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="G587">
         <v>9865746254</v>
       </c>
       <c r="H587" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="588" spans="1:9">
       <c r="C588" t="s">
         <v>72</v>
       </c>
       <c r="D588" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="E588">
         <v>249687</v>
       </c>
       <c r="G588">
         <v>9769909840</v>
       </c>
       <c r="H588" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="589" spans="1:9">
       <c r="C589" t="s">
         <v>15</v>
       </c>
       <c r="D589" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="E589">
         <v>156067</v>
       </c>
       <c r="G589">
         <v>9858784468</v>
       </c>
       <c r="H589" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="590" spans="1:9">
       <c r="C590" t="s">
         <v>12</v>
       </c>
       <c r="D590" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="G590">
         <v>9848734483</v>
       </c>
       <c r="H590" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="591" spans="1:9">
       <c r="C591" t="s">
         <v>12</v>
       </c>
       <c r="D591" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="G591">
         <v>9867875683</v>
       </c>
       <c r="H591" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="592" spans="1:9">
       <c r="C592" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="D592" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="G592">
         <v>9858777403</v>
       </c>
       <c r="H592" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="593" spans="1:9">
       <c r="C593" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="D593" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="G593">
         <v>9848985373</v>
       </c>
       <c r="H593" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="594" spans="1:9">
       <c r="C594" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="D594" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="G594">
         <v>9848766170</v>
       </c>
       <c r="H594" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="595" spans="1:9">
       <c r="C595" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="D595" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="G595">
         <v>9746243469</v>
       </c>
       <c r="H595" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="596" spans="1:9">
       <c r="A596">
         <v>80</v>
       </c>
       <c r="B596" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
     </row>
     <row r="597" spans="1:9">
       <c r="C597" t="s">
         <v>33</v>
       </c>
       <c r="D597" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F597" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="G597" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="H597" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="598" spans="1:9">
       <c r="C598" t="s">
         <v>36</v>
       </c>
       <c r="D598" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="E598">
         <v>216177</v>
       </c>
       <c r="F598" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="G598">
         <v>9862987253</v>
       </c>
       <c r="H598" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="599" spans="1:9">
       <c r="C599" t="s">
         <v>54</v>
       </c>
       <c r="D599" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="E599">
         <v>155428</v>
       </c>
       <c r="G599">
         <v>9868576602</v>
       </c>
       <c r="H599" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="600" spans="1:9">
       <c r="C600" t="s">
         <v>12</v>
       </c>
       <c r="D600" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="E600">
         <v>231624</v>
       </c>
       <c r="G600">
         <v>9848739430</v>
       </c>
       <c r="H600" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="601" spans="1:9">
       <c r="C601" t="s">
         <v>12</v>
       </c>
       <c r="D601" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="G601" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="H601" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="602" spans="1:9">
       <c r="C602" t="s">
         <v>30</v>
       </c>
       <c r="D602" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="E602">
         <v>214424</v>
       </c>
       <c r="G602">
         <v>9848809862</v>
       </c>
       <c r="H602" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="603" spans="1:9">
       <c r="A603">
         <v>81</v>
       </c>
       <c r="B603" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="604" spans="1:9">
       <c r="C604" t="s">
         <v>60</v>
       </c>
       <c r="D604" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="E604">
         <v>150515</v>
       </c>
       <c r="F604" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="G604">
         <v>9858421148</v>
       </c>
       <c r="H604" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="605" spans="1:9">
       <c r="C605" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="D605" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="E605">
         <v>118247</v>
       </c>
       <c r="G605">
         <v>9868143980</v>
       </c>
       <c r="H605" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="606" spans="1:9">
       <c r="C606" t="s">
         <v>9</v>
       </c>
       <c r="D606" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="E606">
         <v>217782</v>
       </c>
       <c r="F606" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="G606">
         <v>9843940332</v>
       </c>
       <c r="H606" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="607" spans="1:9">
       <c r="C607" t="s">
         <v>12</v>
       </c>
       <c r="D607" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E607">
         <v>199832</v>
       </c>
       <c r="F607" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="G607">
         <v>9868446204</v>
       </c>
       <c r="H607" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="608" spans="1:9">
       <c r="C608" t="s">
         <v>12</v>
       </c>
       <c r="D608" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="E608">
         <v>202729</v>
       </c>
       <c r="F608" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="G608">
         <v>9848080822</v>
       </c>
       <c r="H608" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="609" spans="1:9">
       <c r="C609" t="s">
         <v>45</v>
       </c>
       <c r="D609" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="E609">
         <v>196836</v>
       </c>
       <c r="G609">
         <v>9858425832</v>
       </c>
       <c r="H609" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="610" spans="1:9">
       <c r="C610" t="s">
         <v>45</v>
       </c>
       <c r="D610" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="E610">
         <v>205048</v>
       </c>
       <c r="G610">
         <v>9849470082</v>
       </c>
       <c r="H610" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="611" spans="1:9">
       <c r="C611" t="s">
         <v>30</v>
       </c>
       <c r="D611" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="E611">
         <v>208491</v>
       </c>
       <c r="F611" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="G611">
         <v>9848474014</v>
       </c>
       <c r="H611" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:A6"/>
     <mergeCell ref="B2:B6"/>
     <mergeCell ref="A7:A12"/>
     <mergeCell ref="B7:B12"/>
     <mergeCell ref="A13:A20"/>
     <mergeCell ref="B13:B20"/>
     <mergeCell ref="A21:A27"/>
     <mergeCell ref="B21:B27"/>
     <mergeCell ref="A28:A33"/>
     <mergeCell ref="B28:B33"/>
     <mergeCell ref="A34:A41"/>
     <mergeCell ref="B34:B41"/>
     <mergeCell ref="A42:A48"/>
     <mergeCell ref="B42:B48"/>
     <mergeCell ref="A49:A56"/>
     <mergeCell ref="B49:B56"/>
     <mergeCell ref="A57:A61"/>
     <mergeCell ref="B57:B61"/>
     <mergeCell ref="A62:A73"/>
     <mergeCell ref="B62:B73"/>